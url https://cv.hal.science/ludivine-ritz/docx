--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -573,291 +573,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05457930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
+              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262778v1</w:t>
+                <w:t xml:space="preserve">hal-05247423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
+              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247423v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
@@ -1875,295 +1875,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bagneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262037v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+                <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
               </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2545,295 +2545,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02180852v1</w:t>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+                <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -2992,51 +2992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3087,103 +3087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (8), pp.2208-16. </w:t>
@@ -3752,130 +3752,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01067948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating neuropsychological support in Therapeutic Communities: impact on addiction and functional outcomes at six-month follow-up. NeuroAddiCT</w:t>
+                <w:t xml:space="preserve">Dépistage cognitif chez les patients ayant un trouble d’usage d’alcool (TUAL) à faible littératie : adaptation de l'outil de dépistage BEARNI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESBRA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">31e édition du Séminaire Signoret - La Neuropsychologie à l’épreuve des environnements : Influences affectives, socioéconomiques, numériques et écologiques tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité Inserm U1077, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05246899v1</w:t>
+                <w:t xml:space="preserve">inserm-05565871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal associations betweeen Food and Alcohol Disturbance (FAD) and cognitive functioning in young adults. Cross-lagged panel analyses over two years</w:t>
               </w:r>
@@ -3924,1778 +3924,1713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05246791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating neuropsychological support in Therapeutic Communities: impact on addiction and functional outcomes at six-month follow-up. NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESBRA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism, Sep 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">20th ESBRA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248214v1</w:t>
+                <w:t xml:space="preserve">inserm-05246899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap: substance use, gender, and metacognitive failure in higher education</w:t>
+                <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism, Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248171v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil cognitif dans la drunkorexie : entre effet délétère et style cognitif particulier, quels impacts pour l’accompagnement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the gap: substance use, gender, and metacognitive failure in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">20th ESBRA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853492v1</w:t>
+                <w:t xml:space="preserve">hal-05248171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profil cognitif dans la drunkorexie : entre effet délétère et style cognitif particulier, quels impacts pour l’accompagnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047366v1</w:t>
+                <w:t xml:space="preserve">hal-04853492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la consommation de cannabis sur la prise de décision : étude chez les étudiants binge drinkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journées du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2023, Louvain -la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147228v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la consommation de cannabis sur la prise de décision : étude chez les étudiants binge drinkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">18ème journées du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2023, Louvain -la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605806v1</w:t>
+                <w:t xml:space="preserve">hal-04147228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879310v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796511v1</w:t>
+                <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879280v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796650v1</w:t>
+                <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675967v1</w:t>
+                <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675410v1</w:t>
+                <w:t xml:space="preserve">hal-03675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing videoconferencing physical activity program for patients with anorexia nervosa: a pilot study. Oral presentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+                <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Longbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études de la Société Française de Psychologie du Sport / Psychologie de la performance et de la santé. Regards croisés des sciences du sport ( JE SFPS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355594v1</w:t>
+                <w:t xml:space="preserve">hal-03675410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,462 +5649,596 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">Implementing videoconferencing physical activity program for patients with anorexia nervosa: a pilot study. Oral presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'études de la Société Française de Psychologie du Sport / Psychologie de la performance et de la santé. Regards croisés des sciences du sport ( JE SFPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23895.55207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853498v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014341v1</w:t>
+                <w:t xml:space="preserve">hal-04853498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144778v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil dans l’alcoolo-dépendance : intérêt de l’auto-évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,70 +6273,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée du sommeil : Sommeil et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du Sommeil et de la Vigilance (INSV), Mar 2016, Caen, France. p. 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6277,449 +6346,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting/ISBRA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans (LA), United States. Wiley, 49 (S1 [M210]), pp.320-321, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.70063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting - Research Society On Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans, United States. , Alcoholism: Clinical and Experimental Research, 49 (S1 [T070]), p. 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05142469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,301 +6833,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7068,51 +7137,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive correlates of Food and Alcohol Disturbance: an integrated neuropsychological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7160,73 +7229,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Food and Alcohol Disturbance onset or remission: A one-year longitudinal follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7261,169 +7330,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7433,100 +7502,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie et hétérogénéité des atteintes cérébrales et neuropsychologiques dans l’alcoolodépendance Contribution à une meilleure compréhension et au dépistage clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015CAEN1019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04953464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7536,105 +7605,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions : des jeunes consommateurs aux populations les plus vulnérables. Étude des déterminants et des conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université de Caen Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05012278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7702,51 +7771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C58E52A3"/>
+    <w:nsid w:val="F624109B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7850,51 +7919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FCF9A39"/>
+    <w:nsid w:val="506AF9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7998,51 +8067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A069A23"/>
+    <w:nsid w:val="924E325F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8146,51 +8215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB707F03"/>
+    <w:nsid w:val="D3BAAB08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8386,51 +8455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05565871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>