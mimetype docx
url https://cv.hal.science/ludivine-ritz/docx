--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -409,51 +409,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -573,3202 +573,3336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05457930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
+                <w:t xml:space="preserve">Risk of neuropsychological impairment among therapeutic community residents: relationship with dropout and spontaneous recovery during treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-026-07995-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247423v1</w:t>
+                <w:t xml:space="preserve">hal-05607261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
+              <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262778v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
+                <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11469-025-01579-y⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/adb0001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05401693v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect association between childhood maltreatment and Food and Alcohol Disturbance through insecure attachment in university students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Suarez-Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40337-025-01321-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Original Article. Published: 03 December 2025], 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11469-025-01579-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644568v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05401693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de la drunkorexie au risque de troubles des conduites alimentaires et de trouble de l'usage de substance en population étudiante</w:t>
+                <w:t xml:space="preserve">Indirect association between childhood maltreatment and Food and Alcohol Disturbance through insecure attachment in university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Dessommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01321-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643285v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644568v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
+                <w:t xml:space="preserve">Association de la drunkorexie au risque de troubles des conduites alimentaires et de trouble de l'usage de substance en population étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.30-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146743v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Compensatory Eating and Behaviors in Response to Alcohol Consumption Scale (CEBRACS) in a university student sample</w:t>
+                <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-023-01622-8⟩</w:t>
+              <w:t xml:space="preserve">Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.253-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10640266.2024.2347740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951691v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t>
+                <w:t xml:space="preserve">French validation of the Compensatory Eating and Behaviors in Response to Alcohol Consumption Scale (CEBRACS) in a university student sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Margas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.25132⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (Art. 95), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-023-01622-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800557v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Houchi</w:t>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agac048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.25132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814208v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Houchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (1 [aRT. agac048]), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agac048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118248v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261299v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What really matters in binge drinking: A dominance analysis of binge drinking psychological determinants among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (art. 100346), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+                <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2021.100362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02941296v1</w:t>
+                <w:t xml:space="preserve">hal-03261299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+                <w:t xml:space="preserve">Distinct psychological profiles among college students with substance use: A cluster analytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 ([106477]), [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272823v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272833v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02180852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135254v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159616⟩</w:t>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264037v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0159616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573839v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct voxel-based comparisons between grey matter shrinkage and glucose hypometabolism in chronic alcoholism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles cognitifs dans l’alcoolodépendance : intérêt du dépistage dans l’optimisation des prises en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X15611136⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264021v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a brief screening tool for alcohol-related neuropsychological impairments (BEARNI)</w:t>
+                <w:t xml:space="preserve">Direct voxel-based comparisons between grey matter shrinkage and glucose hypometabolism in chronic alcoholism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (9), pp.1625-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X15611136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01236103v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome Human Brain Mapping Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a brief screening tool for alcohol-related neuropsychological impairments (BEARNI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (11), pp.2249-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01187746v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01236103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome Human Brain Mapping Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2795-2808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01187746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brain structural substrates of cognitive procedural learning in alcoholic patients early in abstinence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pascale Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (8), pp.2208-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01067948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3778,383 +3912,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage cognitif chez les patients ayant un trouble d’usage d’alcool (TUAL) à faible littératie : adaptation de l'outil de dépistage BEARNI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e édition du Séminaire Signoret - La Neuropsychologie à l’épreuve des environnements : Influences affectives, socioéconomiques, numériques et écologiques tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Inserm U1077, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05565871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal associations betweeen Food and Alcohol Disturbance (FAD) and cognitive functioning in young adults. Cross-lagged panel analyses over two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05246791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating neuropsychological support in Therapeutic Communities: impact on addiction and functional outcomes at six-month follow-up. NeuroAddiCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05246899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism, Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the gap: substance use, gender, and metacognitive failure in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4196,73 +4330,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif dans la drunkorexie : entre effet délétère et style cognitif particulier, quels impacts pour l’accompagnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4291,198 +4425,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA (Association Francophone de Psychologie de la Santé); Laboratoire de psychologie Epsylon de l’Université Paul Valéry Montpellier 3; Epidaure, le département prévention de l’Institut du Cancer de Montpellier (ICM), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la consommation de cannabis sur la prise de décision : étude chez les étudiants binge drinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4524,1819 +4658,1819 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journées du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2023, Louvain -la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Addictive Behaviours and Dependencies (Lisbon Addictions 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dominance Analysis Approach Applied to Psychological Factors Associated with Binge Drinking among University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Society for Biomedical Research on Alcoholism congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing videoconferencing physical activity program for patients with anorexia nervosa: a pilot study. Oral presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études de la Société Française de Psychologie du Sport / Psychologie de la performance et de la santé. Regards croisés des sciences du sport ( JE SFPS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23895.55207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GREPACO : Addictions. Diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil dans l’alcoolo-dépendance : intérêt de l’auto-évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée du sommeil : Sommeil et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du Sommeil et de la Vigilance (INSV), Mar 2016, Caen, France. p. 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6346,449 +6480,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting/ISBRA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans (LA), United States. Wiley, 49 (S1 [M210]), pp.320-321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acer.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual RSA Scientific Meeting - Research Society On Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, New Orleans, United States. , Alcoholism: Clinical and Experimental Research, 49 (S1 [T070]), p. 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05142469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFA - trajectoires et processus de soins des patients en alcoologie : vers une approche multidimensionnelle intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,301 +6967,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7137,51 +7271,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive correlates of Food and Alcohol Disturbance: an integrated neuropsychological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7229,270 +7363,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Food and Alcohol Disturbance onset or remission: A one-year longitudinal follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7502,100 +7636,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie et hétérogénéité des atteintes cérébrales et neuropsychologiques dans l’alcoolodépendance Contribution à une meilleure compréhension et au dépistage clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CAEN1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04953464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7605,105 +7739,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions : des jeunes consommateurs aux populations les plus vulnérables. Étude des déterminants et des conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université de Caen Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05012278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7771,51 +7905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F624109B"/>
+    <w:nsid w:val="489C2252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7919,51 +8053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="506AF9DD"/>
+    <w:nsid w:val="8EBD8C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8067,51 +8201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="924E325F"/>
+    <w:nsid w:val="5C4E0DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8215,51 +8349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3BAAB08"/>
+    <w:nsid w:val="4900382B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8455,51 +8589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05565871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-07995-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05565871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>