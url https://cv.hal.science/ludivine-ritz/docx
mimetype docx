--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -443,347 +443,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive Correlates of Food and Alcohol Disturbances: An Integrated Neuropsychological Investigation</w:t>
+                <w:t xml:space="preserve">Risk of neuropsychological impairment among therapeutic community residents: relationship with dropout and spontaneous recovery during treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+                <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauny</w:t>
+                <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
+                <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
+                <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Lozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 194, pp.339-348. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2026.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-026-07995-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05457930v1</w:t>
+                <w:t xml:space="preserve">hal-05607261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of neuropsychological impairment among therapeutic community residents: relationship with dropout and spontaneous recovery during treatment</w:t>
+                <w:t xml:space="preserve">Neurocognitive Correlates of Food and Alcohol Disturbances: An Integrated Neuropsychological Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Deniel</w:t>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delarue</w:t>
+                <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Quételard</w:t>
+                <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Miquel</w:t>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lozé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (1), pp.352. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.339-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-026-07995-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2026.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607261v1</w:t>
+                <w:t xml:space="preserve">inserm-05457930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,103 +847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making impairments in binge drinking and cannabis use among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Advance online publication], 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,103 +977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Deficits Among Young Adults With Food and Alcohol Disturbance: Insights From The Iowa Gambling Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Suarez-Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mental Health and Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Original Article. Published: 03 December 2025], 23 p. </w:t>
@@ -1111,77 +1111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect association between childhood maltreatment and Food and Alcohol Disturbance through insecure attachment in university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Dessommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,64 +1245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de la drunkorexie au risque de troubles des conduites alimentaires et de trouble de l'usage de substance en population étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,64 +1366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct profiles of university students engaged in Food and Alcohol Disturbance behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,64 +1496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the Compensatory Eating and Behaviors in Response to Alcohol Consumption Scale (CEBRACS) in a university student sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,77 +1760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Improvement of Neuropsychological Impairments During Detoxification in Patients with Alcohol Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Houchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,103 +2149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we ask binge drinkers if they smoke cannabis? Additive effect of alcohol and cannabis use on college students’ neuropsychological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (art. 100362), 9 p. </w:t>
@@ -2322,51 +2322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2411,563 +2411,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272823v1</w:t>
+                <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272833v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+                <w:t xml:space="preserve">Thiamine and phosphate esters concentrations in whole blood and serum of patients with alcohol use disorder: a relation with cognitive deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.530-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2019.1652438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02180852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
               </w:r>
@@ -2992,51 +2992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3087,64 +3087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Biological Risk Factors for Neuropsychological Impairment in Alcohol Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct voxel-based comparisons between grey matter shrinkage and glucose hypometabolism in chronic alcoholism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (9), pp.1625-1640. </w:t>
@@ -3489,90 +3489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a brief screening tool for alcohol-related neuropsychological impairments (BEARNI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3627,90 +3627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome Human Brain Mapping Integrity of white matter microstructure in alcoholics with and without Korsakoff's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2795-2808. </w:t>
@@ -3760,51 +3760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain structural substrates of cognitive procedural learning in alcoholic patients early in abstinence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage cognitif chez les patients ayant un trouble d’usage d’alcool (TUAL) à faible littératie : adaptation de l'outil de dépistage BEARNI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e édition du Séminaire Signoret - La Neuropsychologie à l’épreuve des environnements : Influences affectives, socioéconomiques, numériques et écologiques tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Inserm U1077, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,221 +3989,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05565871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal associations betweeen Food and Alcohol Disturbance (FAD) and cognitive functioning in young adults. Cross-lagged panel analyses over two years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrating neuropsychological support in Therapeutic Communities: impact on addiction and functional outcomes at six-month follow-up. NeuroAddiCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05246791v1</w:t>
+                <w:t xml:space="preserve">inserm-05246899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating neuropsychological support in Therapeutic Communities: impact on addiction and functional outcomes at six-month follow-up. NeuroAddiCT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal associations betweeen Food and Alcohol Disturbance (FAD) and cognitive functioning in young adults. Cross-lagged panel analyses over two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05246899v1</w:t>
+                <w:t xml:space="preserve">inserm-05246791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding ToM and motivation in therapeutic community residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the gap: substance use, gender, and metacognitive failure in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ESBRA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomedical Research on Alcoholism (ESBRA), Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4366,77 +4366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif dans la drunkorexie : entre effet délétère et style cognitif particulier, quels impacts pour l’accompagnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,77 +4461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et stabilité des prédicteurs de la consommation et du trouble de l’usage chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,90 +4586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la consommation de cannabis sur la prise de décision : étude chez les étudiants binge drinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journées du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO (Groupe de Réflexion en Psychopathologie Cognitive), May 2023, Louvain -la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4694,103 +4694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction treatment and the complexity of neuropsychological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European conference of the European Federation of Therapeutic Communities (EFTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Glasgow, United Kingdom</w:t>
@@ -4819,90 +4819,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of Addictions in Therapeutic Communities: assessing and understanding cognitive recovery through a residential treatment of substance use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4944,103 +4944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction therapeutic communities residents' neuropsychological functioning at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd world congress of the International Society for Biomedical Research on Alcoholism and the European Society for Biomedical Research on Alcoholism (ISBRA-ESBRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cracovie, Poland</w:t>
@@ -5069,103 +5069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des Addictions en Communautés Thérapeutiques : Existe-t-il un risque de troubles cognitifs chez ces résidents à leur entrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Hiver 2022 de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
@@ -5194,103 +5194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions en communautés thérapeutiques : les ateliers de remédiation cognitive comme outil supplémentaire pour s'éloigner des consommations et se réinsérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l'Association Francophone de Remédiation Cognitive (AFRC) : Motivation et remédiation cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
@@ -5332,90 +5332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la neuropsychologie expérimentale à la clinique : le projet NeuroAddiCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée de rencontre chercheurs-praticiens en neuropsychologie : Addictions et nouvelle technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire UMR CNRS Sciences cognitives et sciences affectives - SCALAB; Université de Lille, Mar 2022, Lille, France</w:t>
@@ -5457,90 +5457,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités émotionnelles des résidents accueillis en communautés thérapeutiques : mieux comprendre pour mieux accompagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF) : Neuropsychologie et Émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française (SNLF), May 2022, Evian-les-Bains, France</w:t>
@@ -5569,103 +5569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value du résidentiel, se donner le temps d'agir dans la durée : une rencontre à l'interface recherche-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Fédération Addiction : Soigner au temps des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Addiction, May 2022, Grenoble, France</w:t>
@@ -5953,51 +5953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drunkorexie chez les étudiant·e·s de l’Université de Caen : différents profils psychologiques et motivationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Margas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,77 +6203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,77 +6494,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cognitive remediation on the recovery of neuropsychological disorders in SUD patients with comorbidities in Therapeutic Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, nicotine dependence, liver history and current psychiatric comorbidities as risk factors of moderate impairment in therapeutic community residents at entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6753,77 +6753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce pertinent d'intégrer la neuropsychologie aux pratiques professionnelles en communauté thérapeutique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,90 +6891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations à fumer chez les étudiant·e·s : Validation française du Brief Wisconsin Inventory of Smoking Dependence Motives (FB-WISDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Francophone de Tabacologie (CSFT 2022) : La tabacologie en première ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France. , 2022</w:t>
@@ -7003,103 +7003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychology of addiction in Therapeutic Communities: a specific cognitive semiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference European Society for Biomedical Research on Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Timișoara, Romania. </w:t>
@@ -7128,103 +7128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuropsychologie comme outil clinique en communautés thérapeutiques spécialisées en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Longbottom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées d’étude du GREPACO. Addictions : diversité des pratiques et des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Caen, France. </w:t>
@@ -7285,103 +7285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive correlates of Food and Alcohol Disturbance: an integrated neuropsychological exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,64 +7399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Food and Alcohol Disturbance onset or remission: A one-year longitudinal follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,103 +7500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of neuropsychological impairment in Therapeutic communities' residents at entry: which profile should alert us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Quételard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7650,51 +7650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie et hétérogénéité des atteintes cérébrales et neuropsychologiques dans l’alcoolodépendance Contribution à une meilleure compréhension et au dépistage clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CAEN1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7753,51 +7753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie des addictions : des jeunes consommateurs aux populations les plus vulnérables. Étude des déterminants et des conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université de Caen Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7905,51 +7905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="489C2252"/>
+    <w:nsid w:val="4428489C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8053,51 +8053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8EBD8C62"/>
+    <w:nsid w:val="56E33622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8201,51 +8201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C4E0DE9"/>
+    <w:nsid w:val="C10A3F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8349,51 +8349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4900382B"/>
+    <w:nsid w:val="9328124A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8589,51 +8589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-07995-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05565871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-ritz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-8328" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194446824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/572147093786425002291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delarue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Qu&#233;telard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-026-07995-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montcharmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2026.01.020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262778v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05401693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suarez-Suarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11469-025-01579-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644568v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dessommes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01321-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mortier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146743v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10640266.2024.2347740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-023-01622-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Houchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agac048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100346" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2021.100362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106477" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vabret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2019.1652438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X15611136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01236103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bordas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C3B4A5E18D0D48BB980B1DD1DB4908AF30E46FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pascale Le Berre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05565871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05246791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Jaunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Longbottom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05142469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benaceur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04953464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CAEN1019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05012278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>