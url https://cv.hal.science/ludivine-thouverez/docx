--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -427,196 +427,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Billard</w:t>
+                <w:t xml:space="preserve">Franco assassin ! Le Canard Enchaîné et Charlie Hebdo face à l’agonie du franquisme (1970-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humour graphique en transition(s), 32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14cmx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Humour graphique en transition(s), 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14cmx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14cmq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548058v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -934,261 +934,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Memorias subterráneas de la violencia de ETA: estudio de tres cómics vascos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, El dinamismo de la identidad vasca: polifonía social, reordenación política y recreación artística (2009-2020) / La dynamique de l’identité basque : polyphonie sociale, réalignement politique et recréation artistique (2009-2020), 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.30043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Humor y resiliencia: una reflexión desde el caso vasco (1987-2017) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/kn.2023.144964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutation numérique des entreprises de presse : El País et Le Monde, un modèle de réussite (2005-2020) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Argonauta Epañol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/argonauta.6669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153057v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04544658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Kalvellido : de la grippe aviaire à la crise du COVID</w:t>
               </w:r>
@@ -2029,183 +2029,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le discours de la presse espagnole sur les attentats du GAL : Une transgression des limites de l’expression journalistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Limite/Limites, 5, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/shc.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse critique du discours sur le Groupe Antiterroriste de Libération dans la presse française et espagnole (1983-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353278v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03353286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des attentats du GAL à l’affaire Jon Anza : la théorie du conflit appliquée à l’analyse des discours sur la violence d’État au Pays Basque</w:t>
               </w:r>
@@ -3040,169 +3040,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La inmigración pied-noir en la España de Franco (1961-1975) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cabana, A., Lanero Tabóas, D., Santidrián Arias, V. M. (Eds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Encuentro de investigadores sobre franquismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones universitarias universidad de Santiago, pp.138-150, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Los sucesos de Casas Viejas en El Diluvio, La Veu de Catalunya y La Vanguardia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Brey, G., Gutiérrez Molina, J. L. (Eds.), Casas Viejas en la historia, la prensa y la literatura (1933-2008), Cádiz, Diputación Provincial &amp; Ayuntamiento de Benalup Casas Viejas &amp; Fundación Casas Viejas, 2010, p. 397-415.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353291v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03353293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Violence and News: GAL’s News Comparative Analysis from the French and Spanish Press</w:t>
               </w:r>
@@ -3740,234 +3740,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlie Hebdo et Le Canard enchaîné contre la peine de mort en Espagne (1970-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Humour graphique en transition(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludivine Thouverez; Henri Billard, Oct 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revolución cubana en la revista Mundo (1968-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América latina en la prensa del franquismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonio Ramos Ramírez; Ludivine Thouverez, Dec 2022, Saint-denis, Paris 8, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le travail de terrain dans El Mesías de Mark Bellido et Wauter Mennaert »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Du document comme matériau des nouvelles formes artistiques et littéraires (intermédialités créatives et inclusives),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Espace Mendés France, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713691v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03955251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Patria de Toni Fejzula</w:t>
               </w:r>
@@ -5080,151 +5080,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I+D+D (equiv. ANR). 2.2012-2014. Chercheuse associée au programme « News Quality / Evolución de la calidad de las noticias en los medios europeos de referencia (2000-2014) », dirigé par Petxo Idoiaga et Txema Ramírez de la Piscina, du département de Journalisme de l’Université du Pays basque (Bilbao)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I+D+D (equiv. ANR). 2010-2013. « La construcción mediática de los conflictos políticos y territoriales en España. Estudio de los discursos y narrativas (2010-2013) », dirigé par Enric Castelló, du département de Communication de l’Universitat Rovira i Virgili (Tarragone).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713694v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03713695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5403,51 +5403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A4343C7"/>
+    <w:nsid w:val="68AA0A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5634,51 +5634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-thouverez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-8142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Thouverez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eiris.eu/publications-de-leiris/publication-ridiculosa/caricature-et-migrations-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Billard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Puisais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez Mediano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/cuco.2024.23.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.9058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6669" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.30043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4576" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21843805/tav3n3a2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Perales Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.016.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Perales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/cjcs.6.1.55_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3434" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.710" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puisais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Henri Billard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-thouverez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9959-8142" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Thouverez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eiris.eu/publications-de-leiris/publication-ridiculosa/caricature-et-migrations-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Puisais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez Mediano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37536/cuco.2024.23.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.9058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.30043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2023.144964" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6669" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237588v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.4576" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21843805/tav3n3a2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Perales Garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.016.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Perales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/cjcs.6.1.55_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.174" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.710" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Puisais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Henri Billard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.3750" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>