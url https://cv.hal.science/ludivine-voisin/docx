--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -536,234 +536,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Église de Chypre dans les années 1460-1480 d'après la correspondance de Benedetto Soranzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurismata - Θησαυρίσματα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'« ANCIENNE » OU LA « NOUVELLE ROME » : LES MONASTÈRES GRECS SOUS DOMINATION LATINE ENTRE ROME ET CONSTANTINOPLE (13 e -15 e SIÈCLES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03653229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANCS DE CHYPRE ET MONASTÈRES GRECS : LE JUS PATRONATUS EN QUESTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.313-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655638v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03979088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1222,151 +1222,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« per miracholo de dio : les moines grecs et l’économie à travers la longue histoire médiévale de l’Enkleistra (1204-1537) », Actes du Colloque « Nea Paphos III: Fabrika Hill and Beyond », Athènes, 8-11 novembre 2022, organisé par l’École française d’Athènes et l’Université de Sidney, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« come membro et anexo a quello de Hierusalim: η μονή Αγίου Σάββα της Καρόνος (Κύπρος) μεταξύ της Βενετίας και της Παλαιστίνης στον 16ο αι. » (« Le monastère de Saint-Savvas tis Karonos (Chypre) entre Venise et la Palestine au 16e siècle »), Διεθνές Επιστημονικό Συνέδριο, Η Βενετική Πολιτεία, ο ελληνικός χώρος και οι ιστορίες τους (13ος-18ος αι.). Συνέδριο προς τιμήν της Αναστασίας Παπαδία-Λάλα, Athènes, à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005349v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05005332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« et se chantoit si hault que cestoit merveille: the Church of the Panagia Hodegetria in the Greek Episcopal “Archipelago” » (Thirteenth-Sixteenth Centuries) », in M. Olympios (dir.), Historic Bedestan. Articulating Greek Visual Identity in the «Long» Middle Ages: an Ecclesiastical, So-cial and Architectural History of the Bedestan in Nicosia, forthcoming</w:t>
               </w:r>
@@ -2007,467 +2007,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le portail numérique Φραγκικά-Frankika : un nouvel élan pour l’histoire de la Grèce franque et latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’ordine de S. Basilio : réflexions autour du transfert du modèle monastique ordinal de l’Occident à Chypre sous les Vénitiens (XVIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Outils numériques et nouvelles approches du monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sous le régime de la Sérénissime. Le monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle : territoires, individus, réseaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des programmes de recherche de la Section moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Circulations dans le monde monastique orthodoxe à Chypre, à Corfou et en Crète vénitiennes au XVIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres EFA/SoMuM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘τοῦ σοφοῦ Γαλάτου’ : l’héritage de Mas Latrie dans l’œuvre historique de Philios Zannétos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis de Mas Latrie, Historian of Frankish Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005440v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frankika, le site des sources sur l'histoire des pays grecs sous domination franque et latine »</w:t>
               </w:r>
@@ -3025,234 +3025,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Greek and Latin monasteries in Latin Constantinople »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Archéologies Anatoliennes – Cycle Constantinople »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le partage des édifices du culte par les Grecs et les Latins à Chypre sous les Lusignan (1191-1473) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Symbioses et identités culturelles en Méditerranée orientale (XIIIe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De part et d’autre de la frontière : l’identité monastique grecque sous domination latine (XIIIe – XVIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005499v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05005481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Ancienne ou la Nouvelle Rome ? Les monastères grecs sous domination latine, entre papauté et patriarcat (XIIIe – XVe siècles) »</w:t>
               </w:r>
@@ -3301,165 +3301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : méthodologie et problèmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du GRHis et du Craham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Identités, frontières et monachisme grec »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05005502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : bilan historiographique et présentation des sources »</w:t>
               </w:r>
@@ -3742,6696 +3742,6696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relazione Marco Foscolo (Zante 1642) : https://frankika.efa.gr/fr/node/14664</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Paulo Basadonna (Zante 1622) : https://frankika.efa.gr/fr/node/14628</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Marcello (Zante 1639 ?) : https://frankika.efa.gr/fr/node/14676</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Andrea di Priuli (Zante 1552) : https://frankika.efa.gr/fr/node/14655</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Gabriel Emo (Zante 1580) : https://frankika.efa.gr/fr/node/14663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Stefano Capello (Zante 1637) : https://frankika.efa.gr/fr/node/14642</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Kaisariani, Καισαριανή, Athènes / Αθήνα : https://frankika.efa.gr/fr/node/17175</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relazione Barbarigo (Zante 1666 ?) : https://frankika.efa.gr/fr/node/14624</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Bartholo Paruta (Zante 1592) : https://frankika.efa.gr/fr/node/14689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Francesco Soranzo (Zante 1563 ?) : https://frankika.efa.gr/fr/node/14697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Bernardo Navagier (Zante 1677 ?) : https://frankika.efa.gr/fr/node/14688</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Maffio Michiel (Zante 1605) : https://frankika.efa.gr/fr/node/14678</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Pietro Donado (Zante 1740 ?) : https://frankika.efa.gr/fr/node/14660</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Bernardo Contarini (Zante 1582) : https://frankika.efa.gr/fr/node/14646</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Piero Bondumier (Zante 1603) : https://frankika.efa.gr/fr/node/14636</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Antonio Veniero (Zante 1584) : https://frankika.efa.gr/fr/node/14704</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Zuan Bondumier (Zante 1633) : https://frankika.efa.gr/fr/node/14637</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Relazione Piero Bondumier (Zante 1603) : https://frankika.efa.gr/fr/node/14636</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Agostino Sagredo (Zante 1625) : https://frankika.efa.gr/fr/node/14696</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Giovanni Antonio Veniero (Zante 1584) : https://frankika.efa.gr/fr/node/14704</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Lorenzo Cocco (Zante 1594) : https://frankika.efa.gr/fr/node/14644</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Agostino Sagredo (Zante 1625) : https://frankika.efa.gr/fr/node/14696</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbaro (Zante 1618) : https://frankika.efa.gr/fr/node/14626</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Pietro Donado (Zante 1740 ?) : https://frankika.efa.gr/fr/node/14660</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo dalla Torre, notaire (1406 ?-1435) : https://frankika.efa.gr/fr/node/14561</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Bernardo Contarini (Zante 1582) : https://frankika.efa.gr/fr/node/14646</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuanne Pasqualigo (Zante 1738) : https://frankika.efa.gr/fr/node/14691</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Lorenzo Cocco (Zante 1594) : https://frankika.efa.gr/fr/node/14644</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Taddeo Morosini (Zante 1659) : https://frankika.efa.gr/fr/node/14686</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Barbaro (Zante 1618) : https://frankika.efa.gr/fr/node/14626</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Loredan (Zante 1601) : https://frankika.efa.gr/fr/node/14674</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giacomo dalla Torre, notaire (1406 ?-1435) : https://frankika.efa.gr/fr/node/14561</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Antonio Molin (Zante 1644) : https://frankika.efa.gr/fr/node/14683</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Zuanne Pasqualigo (Zante 1738) : https://frankika.efa.gr/fr/node/14691</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Marc' Antonio Dolfin (Zante 1730) : https://frankika.efa.gr/fr/node/14658</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Taddeo Morosini (Zante 1659) : https://frankika.efa.gr/fr/node/14686</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Girolamo Giustinian (Zante 1670 ?) : https://frankika.efa.gr/fr/node/14667</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Francesco Loredan (Zante 1601) : https://frankika.efa.gr/fr/node/14674</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Tiepolo (Zante 1626) : https://frankika.efa.gr/fr/node/14699</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Antonio Molin (Zante 1644) : https://frankika.efa.gr/fr/node/14683</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Marco da Molin (Zante 1609) : https://frankika.efa.gr/fr/node/14647</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Marc' Antonio Dolfin (Zante 1730) : https://frankika.efa.gr/fr/node/14658</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Geronimo Bembo (Zante 1615) : https://frankika.efa.gr/fr/node/14634</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Girolamo Giustinian (Zante 1670 ?) : https://frankika.efa.gr/fr/node/14667</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Donado (Zante 1614) : https://frankika.efa.gr/fr/node/14659</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Alvise Tiepolo (Zante 1626) : https://frankika.efa.gr/fr/node/14699</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Minotto (Zante 1578) : https://frankika.efa.gr/fr/node/14681</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Stefano Capello (Zante 1637) : https://frankika.efa.gr/fr/node/14642</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbadico (Zante 1534) : https://frankika.efa.gr/fr/node/14623</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Gabriel Emo (Zante 1580) : https://frankika.efa.gr/fr/node/14663</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Barbaro (Zante 1675 ?) : https://frankika.efa.gr/fr/node/14627</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Andrea di Priuli (Zante 1552) : https://frankika.efa.gr/fr/node/14655</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Ottaviano Pisani (Zante 1672 ?) : https://frankika.efa.gr/fr/node/14692</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Giovanni Marco da Molin (Zante 1609) : https://frankika.efa.gr/fr/node/14647</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Claudio Gherardini (Zante 1771) : https://frankika.efa.gr/fr/node/14666</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Geronimo Bembo (Zante 1615) : https://frankika.efa.gr/fr/node/14634</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Costantin Loredan (Zante 1668) : https://frankika.efa.gr/fr/node/14675</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Francesco Donado (Zante 1614) : https://frankika.efa.gr/fr/node/14659</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Grimani (Zante 1596) : https://frankika.efa.gr/fr/node/14669</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Alvise Minotto (Zante 1578) : https://frankika.efa.gr/fr/node/14681</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zorzi Bembo (Zante 1745) : https://frankika.efa.gr/fr/node/14635</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. tis Spilaias / Υ. Θ. Σπηλαιώτισσας, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. Kassopitras / Kassiopi / Υ. Θ. Κασσωπίτρας, Kassiopi / Κασσιώπη : https://frankika.efa.gr/en/node/9722</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Γεώργιος Ακροπολίτης, Χρονική συγγραφή : https://frankika.efa.gr/fr/node/9997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Varouchas, notaire (1597-1613) : https://frankika.efa.gr/fr/node/9928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance des nonces pontificaux de Venise : https://frankika.efa.gr/fr/node/9882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Gialeas, notaire (1529-1532) : https://frankika.efa.gr/fr/node/9744</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouïl Grigoropoulos, notaire (1506-1532) : https://frankika.efa.gr/fr/node/9929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Savvas tis Karonos / Αγίου Σάββα της Καρόνος, Prastio / Πραστειό : https://frankika.efa.gr/en/node/9326</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vettor Maffei, notaire (1542-1595) : https://frankika.efa.gr/fr/node/9995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forteresse d’Angelokastro, Krini / Κρήνη : https://frankika.efa.gr/en/node/9687</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Panagia Anaphonitrias / Παναγίας Αναφωνήτριας, Zante / Ζάκυνθος : https://frankika.efa.gr/en/node/9718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saints-Jason-et-Sosipater / των Αγίων Ιάσονος και Σωσιπάτρου, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9599</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Longo, notaire (1289-1293) : https://frankika.efa.gr/fr/node/9947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monastère de Panagia Anaphonitrias / Παναγίας Αναφωνήτριας, Zante / Ζάκυνθος : https://frankika.efa.gr/en/node/9718</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Sainte-Marie de l’Annonciation / Annunziata, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9683</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Bandi) : https://frankika.efa.gr/fr/node/4404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Longo, notaire (1289-1293) : https://frankika.efa.gr/fr/node/9947</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catasticum ecclesiarum et monasteriorum Comunis : https://frankika.efa.gr/fr/node/4454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giacopo Caroldo, Historie venete dal principio della città fino all’anno 1382 : https://frankika.efa.gr/fr/node/4497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actes des ducs de Crète (Bandi) : https://frankika.efa.gr/fr/node/4404</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morosini, Chronica : https://frankika.efa.gr/fr/node/4445</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Catasticum ecclesiarum et monasteriorum Comunis : https://frankika.efa.gr/fr/node/4454</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérations des assemblées vénitiennes concernant la Romanie : https://frankika.efa.gr/fr/node/4480</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Giacopo Caroldo, Historie venete dal principio della città fino all’anno 1382 : https://frankika.efa.gr/fr/node/4497</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Georges Ypsilos / Αγίου Γεωργίου του Υψηλού, Vatos / Βάτος : https://frankika.efa.gr/en/node/9596</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testaments de Crète vénitienne, 1312-1420 : https://frankika.efa.gr/fr/node/8376</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antonio Morosini, Chronica : https://frankika.efa.gr/fr/node/4445</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta et diplomata graeca medii aevi sacra et profana : https://frankika.efa.gr/fr/node/4399</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaïl Maras, notaire (1538-1578) : https://frankika.efa.gr/fr/node/9933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délibérations des assemblées vénitiennes concernant la Romanie : https://frankika.efa.gr/fr/node/4480</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca di Candia (Quaternus) : https://frankika.efa.gr/fr/node/4406</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Église Saint-Georges Ypsilos / Αγίου Γεωργίου του Υψηλού, Vatos / Βάτος : https://frankika.efa.gr/en/node/9596</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère des Saints-Théodore de Stratias / των Αγίων Θεοδώρων Στρατιάς, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9721</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Testaments de Crète vénitienne, 1312-1420 : https://frankika.efa.gr/fr/node/8376</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Nicolas des Gérontes / Αγίου Νικολάου των Γερόντων, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9681</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilique Panagia Palaiopolis / Παναγίας της Παλαιόπολης, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9720</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Marie de Tropharia / Strophalia / των Στροφάδων : https://frankika.efa.gr/en/node/9719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Georges ton Krimnon / Αγίου Γεωργίου των Κρημνών, Volimes / Βολίμες : https://frankika.efa.gr/en/node/9595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église des Saints-Apôtres / Αγίων Αποστόλων, Kato Karkassion / Κάτω Καρκασίων : https://frankika.efa.gr/en/node/9618</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Saint-François, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9682</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouïl Kasimatis, notaire (1560-1582) : https://frankika.efa.gr/fr/node/9891</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acta et diplomata graeca medii aevi sacra et profana : https://frankika.efa.gr/fr/node/4399</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique vénitienne attribuée à Zancaruolo : https://frankika.efa.gr/fr/node/4466</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Trevisan, Cronaca veneta : https://frankika.efa.gr/fr/node/4523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dandolo, Chronicon Venetum : https://frankika.efa.gr/fr/node/4438</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michaïl Maras, notaire (1538-1578) : https://frankika.efa.gr/fr/node/9933</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église du Christ-Sauveur / Αφέντη Χριστού, Pano Karkassion / Πάνω Καρκασίων : https://frankika.efa.gr/en/node/9328</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Scardon, notaire (1271) : https://frankika.efa.gr/fr/node/9955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Forteresse d’Angelokastro, Krini / Κρήνη : https://frankika.efa.gr/en/node/9687</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Catherine de l'Île / Αγίας Αικατερίνης της Νήσου, Antinioti / Αντινιώτη : https://frankika.efa.gr/en/node/9672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Église Saint-Savvas tis Karonos / Αγίου Σάββα της Καρόνος, Prastio / Πραστειό : https://frankika.efa.gr/en/node/9326</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de l'H. Th. Paliokastritissis / Palaiokastritsa / της Υ. Θ. Παλαιοκαστρίτσας : https://frankika.efa.gr/en/node/9689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vettor Maffei, notaire (1542-1595) : https://frankika.efa.gr/fr/node/9995</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Spyridon / Αγίου Σπυρίδωνα, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9684</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Innocent III, 1198-1216 : https://frankika.efa.gr/fr/node/8355</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Eugène IV, 1431-1447 : https://frankika.efa.gr/fr/node/8353</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benvenuto de Brixano, notaire (1301-1302) : https://frankika.efa.gr/fr/node/4412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bono, notaire (1303-1330) : https://frankika.efa.gr/fr/node/4433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des délibérations du Sénat de Venise concernant la Romanie, 1329-1463 : https://frankika.efa.gr/fr/node/8371</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Fontanella, notaire (1321) : https://frankika.efa.gr/fr/node/4415</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Néophyte-le-Reclus / του Αγίου Νεοφύτου του Εγκλείστου, Tala / Τάλα, Frankika. Sources des pays grecs sous autorité franque et latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Honorius III, 1216-1227 : https://frankika.efa.gr/fr/node/8354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Liber Insularum Archipelagi : https://frankika.efa.gr/fr/node/4477</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Pizolo, notaire (1296-1305) : https://frankika.efa.gr/fr/node/4430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits de la domination vénitienne en Crète, 1380-1485 : https://frankika.efa.gr/fr/node/8357</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Marcello, notaire (1278-1281) : https://frankika.efa.gr/fr/node/4423</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominicus Grimani, notaire (1356-1357) : https://frankika.efa.gr/fr/node/4414</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des arrêts civils et des mémoriaux en Crète, 1363-1399 : https://frankika.efa.gr/fr/node/8370</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Description de l'île de Crète : https://frankika.efa.gr/fr/node/4476</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Ducali) : https://frankika.efa.gr/fr/node/4405</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellanea di cronache venete : https://frankika.efa.gr/fr/node/4519</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Monacis, Chronicon de rebus venetis : https://frankika.efa.gr/fr/node/4515</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents latins des archives de Patmos : https://frankika.efa.gr/fr/node/4484</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus de Cruce, notaire (1338-1339) : https://frankika.efa.gr/fr/node/4416</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique universelle de Nuremberg : https://frankika.efa.gr/fr/node/4465</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Cartura, notaire (1305-1306) : https://frankika.efa.gr/fr/node/4407</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria de Fredo, notaire (1352-1366) : https://frankika.efa.gr/fr/node/4436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...2348 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001712v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04952251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10507,51 +10507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DAD20F0"/>
+    <w:nsid w:val="ED4D4E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10738,51 +10738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>