--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -536,234 +536,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'« ANCIENNE » OU LA « NOUVELLE ROME » : LES MONASTÈRES GRECS SOUS DOMINATION LATINE ENTRE ROME ET CONSTANTINOPLE (13 e -15 e SIÈCLES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03653229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRANCS DE CHYPRE ET MONASTÈRES GRECS : LE JUS PATRONATUS EN QUESTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.313-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Église de Chypre dans les années 1460-1480 d'après la correspondance de Benedetto Soranzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurismata - Θησαυρίσματα</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979088v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03655638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1222,275 +1222,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘τοῦ σοφοῦ Γαλάτου’ : l’héritage de Mas Latrie dans l’œuvre historique de Philios Zannétos », à paraître dans Ph. Trélat, L. Voisin (dir.), Louis de Mas Latrie, historien de la Grèce franque. Actes de la rencontre organisée à Nicosie, Archaeological Research Unit, 30-31 octobre 2024, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« et se chantoit si hault que cestoit merveille: the Church of the Panagia Hodegetria in the Greek Episcopal “Archipelago” » (Thirteenth-Sixteenth Centuries) », in M. Olympios (dir.), Historic Bedestan. Articulating Greek Visual Identity in the «Long» Middle Ages: an Ecclesiastical, So-cial and Architectural History of the Bedestan in Nicosia, forthcoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« per miracholo de dio : les moines grecs et l’économie à travers la longue histoire médiévale de l’Enkleistra (1204-1537) », Actes du Colloque « Nea Paphos III: Fabrika Hill and Beyond », Athènes, 8-11 novembre 2022, organisé par l’École française d’Athènes et l’Université de Sidney, à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« come membro et anexo a quello de Hierusalim: η μονή Αγίου Σάββα της Καρόνος (Κύπρος) μεταξύ της Βενετίας και της Παλαιστίνης στον 16ο αι. » (« Le monastère de Saint-Savvas tis Karonos (Chypre) entre Venise et la Palestine au 16e siècle »), Διεθνές Επιστημονικό Συνέδριο, Η Βενετική Πολιτεία, ο ελληνικός χώρος και οι ιστορίες τους (13ος-18ος αι.). Συνέδριο προς τιμήν της Αναστασίας Παπαδία-Λάλα, Athènes, à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005349v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-05005352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Cette Cendrillon de l’Empire’. Le passé médiéval de Chypre dans les historiographies française, grecque et britannique (années 1860-1950) », Colloque « Métamorphoses et usages d’un même passé et formation des identités en Europe du XIVᵉ jusqu’aux années 1980 : partages, concurrences ou conflits des mémoires », Lille, 14-15 septembre 2023, à paraître</w:t>
               </w:r>
@@ -1800,165 +1800,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking Chronological Boundaries and Changing the Scale: The Case of the Greek-rite Monasticism under Latin Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantinesque: New Considerations at the Crossroads of Byzantine and Modern Greek Studies, History and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig Maximilian University of Munich, Institut für Byzantinistik, Byzantinische Kunstgeschichte und Neogräzistik, Dec 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Relire l’histoire de la domination latine dans les territoires grecs de Méditerranée orientale au prisme du monachisme orthodoxe (fin du Moyen-Âge/début de l’époque moderne) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l’EFA à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, MSH Lyon-Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05471872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Between Latins and Ottomans: the Orthodox monks in the Eastern Mediterranean and the Balkans in the 15th-16th c. »</w:t>
               </w:r>
@@ -2007,329 +2007,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le portail numérique Φραγκικά-Frankika : un nouvel élan pour l’histoire de la Grèce franque et latine »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+                <w:t xml:space="preserve">« L’ordine de S. Basilio : réflexions autour du transfert du modèle monastique ordinal de l’Occident à Chypre sous les Vénitiens (XVIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Outils numériques et nouvelles approches du monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« L’ordine de S. Basilio : réflexions autour du transfert du modèle monastique ordinal de l’Occident à Chypre sous les Vénitiens (XVIe siècle) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sous le régime de la Sérénissime. Le monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle : territoires, individus, réseaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres byzantines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Journée de présentation des programmes de recherche de la Section moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le portail numérique Φραγκικά-Frankika : un nouvel élan pour l’histoire de la Grèce franque et latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05005449v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Circulations dans le monde monastique orthodoxe à Chypre, à Corfou et en Crète vénitiennes au XVIe siècle »</w:t>
               </w:r>
@@ -3301,165 +3301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Identités, frontières et monachisme grec »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : méthodologie et problèmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du GRHis et du Craham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005502v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05005505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : bilan historiographique et présentation des sources »</w:t>
               </w:r>
@@ -3742,6696 +3742,6696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbarigo (Zante 1666 ?) : https://frankika.efa.gr/fr/node/14624</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Bartholo Paruta (Zante 1592) : https://frankika.efa.gr/fr/node/14689</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Soranzo (Zante 1563 ?) : https://frankika.efa.gr/fr/node/14697</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Bernardo Navagier (Zante 1677 ?) : https://frankika.efa.gr/fr/node/14688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Maffio Michiel (Zante 1605) : https://frankika.efa.gr/fr/node/14678</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Kaisariani, Καισαριανή, Athènes / Αθήνα : https://frankika.efa.gr/fr/node/17175</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Stefano Capello (Zante 1637) : https://frankika.efa.gr/fr/node/14642</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Gabriel Emo (Zante 1580) : https://frankika.efa.gr/fr/node/14663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Andrea di Priuli (Zante 1552) : https://frankika.efa.gr/fr/node/14655</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Lorenzo Cocco (Zante 1594) : https://frankika.efa.gr/fr/node/14644</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo dalla Torre, notaire (1406 ?-1435) : https://frankika.efa.gr/fr/node/14561</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Taddeo Morosini (Zante 1659) : https://frankika.efa.gr/fr/node/14686</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Loredan (Zante 1601) : https://frankika.efa.gr/fr/node/14674</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbaro (Zante 1618) : https://frankika.efa.gr/fr/node/14626</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Tiepolo (Zante 1626) : https://frankika.efa.gr/fr/node/14699</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuanne Pasqualigo (Zante 1738) : https://frankika.efa.gr/fr/node/14691</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Girolamo Giustinian (Zante 1670 ?) : https://frankika.efa.gr/fr/node/14667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Marc' Antonio Dolfin (Zante 1730) : https://frankika.efa.gr/fr/node/14658</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Antonio Molin (Zante 1644) : https://frankika.efa.gr/fr/node/14683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Pietro Donado (Zante 1740 ?) : https://frankika.efa.gr/fr/node/14660</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Bernardo Contarini (Zante 1582) : https://frankika.efa.gr/fr/node/14646</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Piero Bondumier (Zante 1603) : https://frankika.efa.gr/fr/node/14636</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Antonio Veniero (Zante 1584) : https://frankika.efa.gr/fr/node/14704</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Bondumier (Zante 1633) : https://frankika.efa.gr/fr/node/14637</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Agostino Sagredo (Zante 1625) : https://frankika.efa.gr/fr/node/14696</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Donado (Zante 1614) : https://frankika.efa.gr/fr/node/14659</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Marco da Molin (Zante 1609) : https://frankika.efa.gr/fr/node/14647</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Minotto (Zante 1578) : https://frankika.efa.gr/fr/node/14681</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Geronimo Bembo (Zante 1615) : https://frankika.efa.gr/fr/node/14634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbadico (Zante 1534) : https://frankika.efa.gr/fr/node/14623</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Barbaro (Zante 1675 ?) : https://frankika.efa.gr/fr/node/14627</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Ottaviano Pisani (Zante 1672 ?) : https://frankika.efa.gr/fr/node/14692</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Claudio Gherardini (Zante 1771) : https://frankika.efa.gr/fr/node/14666</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Costantin Loredan (Zante 1668) : https://frankika.efa.gr/fr/node/14675</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Grimani (Zante 1596) : https://frankika.efa.gr/fr/node/14669</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zorzi Bembo (Zante 1745) : https://frankika.efa.gr/fr/node/14635</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relazione Marco Foscolo (Zante 1642) : https://frankika.efa.gr/fr/node/14664</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Marcello (Zante 1639 ?) : https://frankika.efa.gr/fr/node/14676</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Paulo Basadonna (Zante 1622) : https://frankika.efa.gr/fr/node/14628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Panagia Anaphonitrias / Παναγίας Αναφωνήτριας, Zante / Ζάκυνθος : https://frankika.efa.gr/en/node/9718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saints-Jason-et-Sosipater / των Αγίων Ιάσονος και Σωσιπάτρου, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9599</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Longo, notaire (1289-1293) : https://frankika.efa.gr/fr/node/9947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Sainte-Marie de l’Annonciation / Annunziata, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Bandi) : https://frankika.efa.gr/fr/node/4404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catasticum ecclesiarum et monasteriorum Comunis : https://frankika.efa.gr/fr/node/4454</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giacopo Caroldo, Historie venete dal principio della città fino all’anno 1382 : https://frankika.efa.gr/fr/node/4497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vettor Maffei, notaire (1542-1595) : https://frankika.efa.gr/fr/node/9995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Savvas tis Karonos / Αγίου Σάββα της Καρόνος, Prastio / Πραστειό : https://frankika.efa.gr/en/node/9326</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forteresse d’Angelokastro, Krini / Κρήνη : https://frankika.efa.gr/en/node/9687</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouïl Grigoropoulos, notaire (1506-1532) : https://frankika.efa.gr/fr/node/9929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta et diplomata graeca medii aevi sacra et profana : https://frankika.efa.gr/fr/node/4399</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Georges Ypsilos / Αγίου Γεωργίου του Υψηλού, Vatos / Βάτος : https://frankika.efa.gr/en/node/9596</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testaments de Crète vénitienne, 1312-1420 : https://frankika.efa.gr/fr/node/8376</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaïl Maras, notaire (1538-1578) : https://frankika.efa.gr/fr/node/9933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morosini, Chronica : https://frankika.efa.gr/fr/node/4445</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérations des assemblées vénitiennes concernant la Romanie : https://frankika.efa.gr/fr/node/4480</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca di Candia (Quaternus) : https://frankika.efa.gr/fr/node/4406</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Marie de Tropharia / Strophalia / των Στροφάδων : https://frankika.efa.gr/en/node/9719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère des Saints-Théodore de Stratias / των Αγίων Θεοδώρων Στρατιάς, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9721</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Nicolas des Gérontes / Αγίου Νικολάου των Γερόντων, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9681</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilique Panagia Palaiopolis / Παναγίας της Παλαιόπολης, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9720</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Georges ton Krimnon / Αγίου Γεωργίου των Κρημνών, Volimes / Βολίμες : https://frankika.efa.gr/en/node/9595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église des Saints-Apôtres / Αγίων Αποστόλων, Kato Karkassion / Κάτω Καρκασίων : https://frankika.efa.gr/en/node/9618</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Saint-François, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9682</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouïl Kasimatis, notaire (1560-1582) : https://frankika.efa.gr/fr/node/9891</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique vénitienne attribuée à Zancaruolo : https://frankika.efa.gr/fr/node/4466</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Trevisan, Cronaca veneta : https://frankika.efa.gr/fr/node/4523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dandolo, Chronicon Venetum : https://frankika.efa.gr/fr/node/4438</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église du Christ-Sauveur / Αφέντη Χριστού, Pano Karkassion / Πάνω Καρκασίων : https://frankika.efa.gr/en/node/9328</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Scardon, notaire (1271) : https://frankika.efa.gr/fr/node/9955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Catherine de l'Île / Αγίας Αικατερίνης της Νήσου, Antinioti / Αντινιώτη : https://frankika.efa.gr/en/node/9672</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de l'H. Th. Paliokastritissis / Palaiokastritsa / της Υ. Θ. Παλαιοκαστρίτσας : https://frankika.efa.gr/en/node/9689</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Spyridon / Αγίου Σπυρίδωνα, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9684</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance des nonces pontificaux de Venise : https://frankika.efa.gr/fr/node/9882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. tis Spilaias / Υ. Θ. Σπηλαιώτισσας, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. Kassopitras / Kassiopi / Υ. Θ. Κασσωπίτρας, Kassiopi / Κασσιώπη : https://frankika.efa.gr/en/node/9722</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Γεώργιος Ακροπολίτης, Χρονική συγγραφή : https://frankika.efa.gr/fr/node/9997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Varouchas, notaire (1597-1613) : https://frankika.efa.gr/fr/node/9928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Gialeas, notaire (1529-1532) : https://frankika.efa.gr/fr/node/9744</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bono, notaire (1303-1330) : https://frankika.efa.gr/fr/node/4433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manolis Varouchas, notaire (1597-1613) : https://frankika.efa.gr/fr/node/9928</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des délibérations du Sénat de Venise concernant la Romanie, 1329-1463 : https://frankika.efa.gr/fr/node/8371</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Fontanella, notaire (1321) : https://frankika.efa.gr/fr/node/4415</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benvenuto de Brixano, notaire (1301-1302) : https://frankika.efa.gr/fr/node/4412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Eugène IV, 1431-1447 : https://frankika.efa.gr/fr/node/8353</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Pizolo, notaire (1296-1305) : https://frankika.efa.gr/fr/node/4430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits de la domination vénitienne en Crète, 1380-1485 : https://frankika.efa.gr/fr/node/8357</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Honorius III, 1216-1227 : https://frankika.efa.gr/fr/node/8354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Liber Insularum Archipelagi : https://frankika.efa.gr/fr/node/4477</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Néophyte-le-Reclus / του Αγίου Νεοφύτου του Εγκλείστου, Tala / Τάλα, Frankika. Sources des pays grecs sous autorité franque et latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Marcello, notaire (1278-1281) : https://frankika.efa.gr/fr/node/4423</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominicus Grimani, notaire (1356-1357) : https://frankika.efa.gr/fr/node/4414</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des arrêts civils et des mémoriaux en Crète, 1363-1399 : https://frankika.efa.gr/fr/node/8370</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Description de l'île de Crète : https://frankika.efa.gr/fr/node/4476</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Ducali) : https://frankika.efa.gr/fr/node/4405</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellanea di cronache venete : https://frankika.efa.gr/fr/node/4519</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Monacis, Chronicon de rebus venetis : https://frankika.efa.gr/fr/node/4515</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents latins des archives de Patmos : https://frankika.efa.gr/fr/node/4484</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus de Cruce, notaire (1338-1339) : https://frankika.efa.gr/fr/node/4416</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique universelle de Nuremberg : https://frankika.efa.gr/fr/node/4465</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Cartura, notaire (1305-1306) : https://frankika.efa.gr/fr/node/4407</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria de Fredo, notaire (1352-1366) : https://frankika.efa.gr/fr/node/4436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Innocent III, 1198-1216 : https://frankika.efa.gr/fr/node/8355</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...1901 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952251v1</w:t>
-              </w:r>
-[...1414 lines deleted...]
-                <w:t xml:space="preserve">hal-05001712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10507,51 +10507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED4D4E65"/>
+    <w:nsid w:val="853DB610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10738,51 +10738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>