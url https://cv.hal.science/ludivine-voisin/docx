--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -741,51 +741,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1002,147 +1002,272 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Alexandre Buchon, historien de la Grèce franque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722590v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Du Cange, historien de la Grèce franque. Actes de la rencontre organisée à Mont Saint-Aignan, 28 octobre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianco Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Colombet Cheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joassart Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemé-Hébuterne Kristiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Du Cange, historien de la Grèce franque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mont-Saint-Aignan (Université de Rouen-Normandie), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monastères grecs sous domination latine (XIIIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 452 p., 2021, Mediterranean Nexus 1100-1700, 978-2-503-59131-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1152,401 +1277,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« per miracholo de dio : les moines grecs et l’économie à travers la longue histoire médiévale de l’Enkleistra (1204-1537) », Actes du Colloque « Nea Paphos III: Fabrika Hill and Beyond », Athènes, 8-11 novembre 2022, organisé par l’École française d’Athènes et l’Université de Sidney, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« come membro et anexo a quello de Hierusalim: η μονή Αγίου Σάββα της Καρόνος (Κύπρος) μεταξύ της Βενετίας και της Παλαιστίνης στον 16ο αι. » (« Le monastère de Saint-Savvas tis Karonos (Chypre) entre Venise et la Palestine au 16e siècle »), Διεθνές Επιστημονικό Συνέδριο, Η Βενετική Πολιτεία, ο ελληνικός χώρος και οι ιστορίες τους (13ος-18ος αι.). Συνέδριο προς τιμήν της Αναστασίας Παπαδία-Λάλα, Athènes, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« et se chantoit si hault que cestoit merveille: the Church of the Panagia Hodegetria in the Greek Episcopal “Archipelago” » (Thirteenth-Sixteenth Centuries) », in M. Olympios (dir.), Historic Bedestan. Articulating Greek Visual Identity in the «Long» Middle Ages: an Ecclesiastical, So-cial and Architectural History of the Bedestan in Nicosia, forthcoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘τοῦ σοφοῦ Γαλάτου’ : l’héritage de Mas Latrie dans l’œuvre historique de Philios Zannétos », à paraître dans Ph. Trélat, L. Voisin (dir.), Louis de Mas Latrie, historien de la Grèce franque. Actes de la rencontre organisée à Nicosie, Archaeological Research Unit, 30-31 octobre 2024, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between West and East: The Monastic ‘Order of St Basil’ in Sixteenth Century Cyprus&amp;quot;, in M. Koumanoudi, Z. Melissakis (dir.), Orthodox and Latin Monasticism in the Eastern Mediterranean, 13th-16th centuries, forthcoming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« ‘τοῦ σοφοῦ Γαλάτου’ : l’héritage de Mas Latrie dans l’œuvre historique de Philios Zannétos », à paraître dans Ph. Trélat, L. Voisin (dir.), Louis de Mas Latrie, historien de la Grèce franque. Actes de la rencontre organisée à Nicosie, Archaeological Research Unit, 30-31 octobre 2024, à paraître</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Cette Cendrillon de l’Empire’. Le passé médiéval de Chypre dans les historiographies française, grecque et britannique (années 1860-1950) », Colloque « Métamorphoses et usages d’un même passé et formation des identités en Europe du XIVᵉ jusqu’aux années 1980 : partages, concurrences ou conflits des mémoires », Lille, 14-15 septembre 2023, à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1556,95 +1681,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthodox monasticism between the Venetians and the Ottomans in the Eastern Mediterranean (15th-16th c.): Thriving in a Fragmented World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumbarton Oaks, Washington D.C. (Midday Dialogue). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1654,836 +1779,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monastères grecs sous domination latine (13e-16e siècles) : bilan et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire comparée et connectée des christianismes orientaux (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPHE, Section des Sciences Religieuses, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Relire l’histoire de la domination latine dans les territoires grecs de Méditerranée orientale au prisme du monachisme orthodoxe (fin du Moyen-Âge/début de l’époque moderne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de l’EFA à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, MSH Lyon-Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Chronological Boundaries and Changing the Scale: The Case of the Greek-rite Monasticism under Latin Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantinesque: New Considerations at the Crossroads of Byzantine and Modern Greek Studies, History and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig Maximilian University of Munich, Institut für Byzantinistik, Byzantinische Kunstgeschichte und Neogräzistik, Dec 2025, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Of rebellious and disobedient monks in Latin-ruled Greek territories (13th-16th c.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Meeting of Balkan History, From the Janissaries to Macedonia, and Beyond. Reconsidering Balkan rebellions in the Ottoman and post-Ottoman era: concepts, interpretative frameworks and methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Between Latins and Ottomans: the Orthodox monks in the Eastern Mediterranean and the Balkans in the 15th-16th c. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Medieval Mediterranean &amp; Woolf Institute Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le portail numérique Φραγκικά-Frankika : un nouvel élan pour l’histoire de la Grèce franque et latine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Circulations dans le monde monastique orthodoxe à Chypre, à Corfou et en Crète vénitiennes au XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres EFA/SoMuM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘τοῦ σοφοῦ Γαλάτου’ : l’héritage de Mas Latrie dans l’œuvre historique de Philios Zannétos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis de Mas Latrie, Historian of Frankish Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ordine de S. Basilio : réflexions autour du transfert du modèle monastique ordinal de l’Occident à Chypre sous les Vénitiens (XVIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Outils numériques et nouvelles approches du monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques et l’Orient chrétien médiéval : nouveaux outils, nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sous le régime de la Sérénissime. Le monde monastique orthodoxe dans les pays grecs dominés par Venise au XVIe siècle : territoires, individus, réseaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des programmes de recherche de la Section moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Frankika, le site des sources sur l'histoire des pays grecs sous domination franque et latine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2499,280 +2624,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'axe 6 du GRHis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Church of the Panagia Hodegetria (Bedesten, Nicosia) in the Greek Episcopal ‘Archipelago’ (Thirteenth-Sixteenth Centuries) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Byzantine and Medieval Studies (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Questa chiesia è nuda et cruda: Some New Material and Interpretations Regarding the Latin Archbishopric of Nicosia at the Eve of Venetian rule (1476-1495) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdepartmental Postgraduate Programme in Byzantine Studies and the Latin East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« come membro et anexo a quello de Hierusalim: η μονή Αγίου Σάββα της Καρόνος (Κύπρος) μεταξύ της Βενετίας και της Παλαιστίνης στον 16ο αι. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Διεθνές Επιστημονικό Συνέδριο, Η Βενετική Πολιτεία, ο ελληνικός χώρος και οι ιστορίες τους (13ος-18ος αι.). Συνέδριο προς τιμήν της Αναστασίας Παπαδία-Λάλα</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gouverner l'archevêché latin de Nicosie (Chypre) à la fin du XVe siècle : enjeux d'une transition ecclésiastique, politique, économique et sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2788,741 +2913,741 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse des études sur la Grèce franque : des « épîtres cachées et enfermées dans le Vatican » aux sources de l’Histoire de l’Empire de Constantinople sous les empereurs françois de Charles Du Cange (BnF, ms fr. 9473, deuxième partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Du Cange, historien de la Grèce franque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRHis (UR3831); École française d’Athènes, Oct 2022, Mont Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le patronage des monastères grecs en Orient gréco-latin : une rupture dans la vie des fondations ? Esquisse de comparaison entre trois situations insulaires : la Crète, Rhodes et Chypre entre les 13e et 16e siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers des jeunes chercheurs de l’École française d’Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le partage des édifices du culte dans le monde gréco-latin : esquisse de comparaison entre Chypre et la Crète sous domination latine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Greek and Latin monasteries in Latin Constantinople »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Archéologies Anatoliennes – Cycle Constantinople »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le partage des édifices du culte par les Grecs et les Latins à Chypre sous les Lusignan (1191-1473) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Symbioses et identités culturelles en Méditerranée orientale (XIIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De part et d’autre de la frontière : l’identité monastique grecque sous domination latine (XIIIe – XVIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Ancienne ou la Nouvelle Rome ? Les monastères grecs sous domination latine, entre papauté et patriarcat (XIIIe – XVe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition des Rencontres Internationales des Doctorants en Études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Identités, frontières et monachisme grec »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du master Dynamiques culturelles des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : méthodologie et problèmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du GRHis et du Craham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les monastères orthodoxes en Grèce franque : bilan historiographique et présentation des sources »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du Groupe de Recherches en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3532,51 +3657,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Φραγκικά/Frankika. Sources des pays grecs sous autorité franque et latine, un site web collaboratif au service de la recherche sur la Grèce franque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3618,51 +3743,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième rencontre GlobalMed, Aix-en-Provence, Maison Méditerranéenne des Sciences de l’Homme (MMSH), 23-24 mai 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,6774 +3797,6774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvent Saint-François / Candie / Χάνδακα : https://frankika.efa.gr/fr/node/17236</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Kaisariani, Καισαριανή, Athènes / Αθήνα : https://frankika.efa.gr/fr/node/17175</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Stefano Capello (Zante 1637) : https://frankika.efa.gr/fr/node/14642</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Gabriel Emo (Zante 1580) : https://frankika.efa.gr/fr/node/14663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Andrea di Priuli (Zante 1552) : https://frankika.efa.gr/fr/node/14655</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Pietro Donado (Zante 1740 ?) : https://frankika.efa.gr/fr/node/14660</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Bernardo Contarini (Zante 1582) : https://frankika.efa.gr/fr/node/14646</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Piero Bondumier (Zante 1603) : https://frankika.efa.gr/fr/node/14636</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Antonio Veniero (Zante 1584) : https://frankika.efa.gr/fr/node/14704</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Bondumier (Zante 1633) : https://frankika.efa.gr/fr/node/14637</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Agostino Sagredo (Zante 1625) : https://frankika.efa.gr/fr/node/14696</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Lorenzo Cocco (Zante 1594) : https://frankika.efa.gr/fr/node/14644</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbaro (Zante 1618) : https://frankika.efa.gr/fr/node/14626</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo dalla Torre, notaire (1406 ?-1435) : https://frankika.efa.gr/fr/node/14561</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuanne Pasqualigo (Zante 1738) : https://frankika.efa.gr/fr/node/14691</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Taddeo Morosini (Zante 1659) : https://frankika.efa.gr/fr/node/14686</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Loredan (Zante 1601) : https://frankika.efa.gr/fr/node/14674</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Antonio Molin (Zante 1644) : https://frankika.efa.gr/fr/node/14683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Marc' Antonio Dolfin (Zante 1730) : https://frankika.efa.gr/fr/node/14658</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Girolamo Giustinian (Zante 1670 ?) : https://frankika.efa.gr/fr/node/14667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Tiepolo (Zante 1626) : https://frankika.efa.gr/fr/node/14699</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Barbarigo (Zante 1666 ?) : https://frankika.efa.gr/fr/node/14624</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Bartholo Paruta (Zante 1592) : https://frankika.efa.gr/fr/node/14689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Francesco Soranzo (Zante 1563 ?) : https://frankika.efa.gr/fr/node/14697</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Bernardo Navagier (Zante 1677 ?) : https://frankika.efa.gr/fr/node/14688</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relazione Maffio Michiel (Zante 1605) : https://frankika.efa.gr/fr/node/14678</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Monastère de Kaisariani, Καισαριανή, Athènes / Αθήνα : https://frankika.efa.gr/fr/node/17175</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Giovanni Marco da Molin (Zante 1609) : https://frankika.efa.gr/fr/node/14647</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Gabriel Emo (Zante 1580) : https://frankika.efa.gr/fr/node/14663</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Geronimo Bembo (Zante 1615) : https://frankika.efa.gr/fr/node/14634</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Andrea di Priuli (Zante 1552) : https://frankika.efa.gr/fr/node/14655</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Minotto (Zante 1578) : https://frankika.efa.gr/fr/node/14681</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Lorenzo Cocco (Zante 1594) : https://frankika.efa.gr/fr/node/14644</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Donado (Zante 1614) : https://frankika.efa.gr/fr/node/14659</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giacomo dalla Torre, notaire (1406 ?-1435) : https://frankika.efa.gr/fr/node/14561</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Barbadico (Zante 1534) : https://frankika.efa.gr/fr/node/14623</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Taddeo Morosini (Zante 1659) : https://frankika.efa.gr/fr/node/14686</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Alvise Barbaro (Zante 1675 ?) : https://frankika.efa.gr/fr/node/14627</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Francesco Loredan (Zante 1601) : https://frankika.efa.gr/fr/node/14674</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Ottaviano Pisani (Zante 1672 ?) : https://frankika.efa.gr/fr/node/14692</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Barbaro (Zante 1618) : https://frankika.efa.gr/fr/node/14626</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Claudio Gherardini (Zante 1771) : https://frankika.efa.gr/fr/node/14666</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Alvise Tiepolo (Zante 1626) : https://frankika.efa.gr/fr/node/14699</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Costantin Loredan (Zante 1668) : https://frankika.efa.gr/fr/node/14675</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Zuanne Pasqualigo (Zante 1738) : https://frankika.efa.gr/fr/node/14691</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zuan Grimani (Zante 1596) : https://frankika.efa.gr/fr/node/14669</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Girolamo Giustinian (Zante 1670 ?) : https://frankika.efa.gr/fr/node/14667</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Zorzi Bembo (Zante 1745) : https://frankika.efa.gr/fr/node/14635</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Marc' Antonio Dolfin (Zante 1730) : https://frankika.efa.gr/fr/node/14658</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Marco Foscolo (Zante 1642) : https://frankika.efa.gr/fr/node/14664</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Antonio Molin (Zante 1644) : https://frankika.efa.gr/fr/node/14683</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Paulo Basadonna (Zante 1622) : https://frankika.efa.gr/fr/node/14628</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Pietro Donado (Zante 1740 ?) : https://frankika.efa.gr/fr/node/14660</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relazione Francesco Marcello (Zante 1639 ?) : https://frankika.efa.gr/fr/node/14676</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vettor Maffei, notaire (1542-1595) : https://frankika.efa.gr/fr/node/9995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Savvas tis Karonos / Αγίου Σάββα της Καρόνος, Prastio / Πραστειό : https://frankika.efa.gr/en/node/9326</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forteresse d’Angelokastro, Krini / Κρήνη : https://frankika.efa.gr/en/node/9687</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouïl Grigoropoulos, notaire (1506-1532) : https://frankika.efa.gr/fr/node/9929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Morosini, Chronica : https://frankika.efa.gr/fr/node/4445</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérations des assemblées vénitiennes concernant la Romanie : https://frankika.efa.gr/fr/node/4480</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Georges Ypsilos / Αγίου Γεωργίου του Υψηλού, Vatos / Βάτος : https://frankika.efa.gr/en/node/9596</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relazione Zuan Francesco Badoer (Zante 1528) : https://frankika.efa.gr/fr/node/9967</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testaments de Crète vénitienne, 1312-1420 : https://frankika.efa.gr/fr/node/8376</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta et diplomata graeca medii aevi sacra et profana : https://frankika.efa.gr/fr/node/4399</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaïl Maras, notaire (1538-1578) : https://frankika.efa.gr/fr/node/9933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de Panagia Anaphonitrias / Παναγίας Αναφωνήτριας, Zante / Ζάκυνθος : https://frankika.efa.gr/en/node/9718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saints-Jason-et-Sosipater / των Αγίων Ιάσονος και Σωσιπάτρου, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9599</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Longo, notaire (1289-1293) : https://frankika.efa.gr/fr/node/9947</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Sainte-Marie de l’Annonciation / Annunziata, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Bandi) : https://frankika.efa.gr/fr/node/4404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catasticum ecclesiarum et monasteriorum Comunis : https://frankika.efa.gr/fr/node/4454</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giacopo Caroldo, Historie venete dal principio della città fino all’anno 1382 : https://frankika.efa.gr/fr/node/4497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca di Candia (Quaternus) : https://frankika.efa.gr/fr/node/4406</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Marie de Tropharia / Strophalia / των Στροφάδων : https://frankika.efa.gr/en/node/9719</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monastère de Panagia Anaphonitrias / Παναγίας Αναφωνήτριας, Zante / Ζάκυνθος : https://frankika.efa.gr/en/node/9718</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère des Saints-Théodore de Stratias / των Αγίων Θεοδώρων Στρατιάς, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9721</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Église Saints-Jason-et-Sosipater / των Αγίων Ιάσονος και Σωσιπάτρου, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9599</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilique Panagia Palaiopolis / Παναγίας της Παλαιόπολης, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Longo, notaire (1289-1293) : https://frankika.efa.gr/fr/node/9947</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Nicolas des Gérontes / Αγίου Νικολάου των Γερόντων, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9681</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Couvent Sainte-Marie de l’Annonciation / Annunziata, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9683</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Georges ton Krimnon / Αγίου Γεωργίου των Κρημνών, Volimes / Βολίμες : https://frankika.efa.gr/en/node/9595</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actes des ducs de Crète (Bandi) : https://frankika.efa.gr/fr/node/4404</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église des Saints-Apôtres / Αγίων Αποστόλων, Kato Karkassion / Κάτω Καρκασίων : https://frankika.efa.gr/en/node/9618</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvent Saint-François, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9682</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouïl Kasimatis, notaire (1560-1582) : https://frankika.efa.gr/fr/node/9891</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique vénitienne attribuée à Zancaruolo : https://frankika.efa.gr/fr/node/4466</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Trevisan, Cronaca veneta : https://frankika.efa.gr/fr/node/4523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dandolo, Chronicon Venetum : https://frankika.efa.gr/fr/node/4438</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Catasticum ecclesiarum et monasteriorum Comunis : https://frankika.efa.gr/fr/node/4454</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église du Christ-Sauveur / Αφέντη Χριστού, Pano Karkassion / Πάνω Καρκασίων : https://frankika.efa.gr/en/node/9328</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Giacopo Caroldo, Historie venete dal principio della città fino all’anno 1382 : https://frankika.efa.gr/fr/node/4497</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Scardon, notaire (1271) : https://frankika.efa.gr/fr/node/9955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vettor Maffei, notaire (1542-1595) : https://frankika.efa.gr/fr/node/9995</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Sainte-Catherine de l'Île / Αγίας Αικατερίνης της Νήσου, Antinioti / Αντινιώτη : https://frankika.efa.gr/en/node/9672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Église Saint-Savvas tis Karonos / Αγίου Σάββα της Καρόνος, Prastio / Πραστειό : https://frankika.efa.gr/en/node/9326</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère de l'H. Th. Paliokastritissis / Palaiokastritsa / της Υ. Θ. Παλαιοκαστρίτσας : https://frankika.efa.gr/en/node/9689</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Forteresse d’Angelokastro, Krini / Κρήνη : https://frankika.efa.gr/en/node/9687</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église Saint-Spyridon / Αγίου Σπυρίδωνα, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9684</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manouïl Grigoropoulos, notaire (1506-1532) : https://frankika.efa.gr/fr/node/9929</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Varouchas, notaire (1597-1613) : https://frankika.efa.gr/fr/node/9928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documents inédits relatifs à l'histoire de la Grèce : https://frankika.efa.gr/fr/node/10008</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance des nonces pontificaux de Venise : https://frankika.efa.gr/fr/node/9882</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Gialeas, notaire (1529-1532) : https://frankika.efa.gr/fr/node/9744</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. tis Spilaias / Υ. Θ. Σπηλαιώτισσας, Corfou / Κέρκυρα : https://frankika.efa.gr/en/node/9688</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Γεώργιος Ακροπολίτης, Χρονική συγγραφή : https://frankika.efa.gr/fr/node/9997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Église de l’H. Th. Kassopitras / Kassiopi / Υ. Θ. Κασσωπίτρας, Kassiopi / Κασσιώπη : https://frankika.efa.gr/en/node/9722</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benvenuto de Brixano, notaire (1301-1302) : https://frankika.efa.gr/fr/node/4412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Eugène IV, 1431-1447 : https://frankika.efa.gr/fr/node/8353</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Honorius III, 1216-1227 : https://frankika.efa.gr/fr/node/8354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Liber Insularum Archipelagi : https://frankika.efa.gr/fr/node/4477</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastère Saint-Néophyte-le-Reclus / του Αγίου Νεοφύτου του Εγκλείστου, Tala / Τάλα, Frankika. Sources des pays grecs sous autorité franque et latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Pizolo, notaire (1296-1305) : https://frankika.efa.gr/fr/node/4430</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Testaments de Crète vénitienne, 1312-1420 : https://frankika.efa.gr/fr/node/8376</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents inédits de la domination vénitienne en Crète, 1380-1485 : https://frankika.efa.gr/fr/node/8357</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bono, notaire (1303-1330) : https://frankika.efa.gr/fr/node/4433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des délibérations du Sénat de Venise concernant la Romanie, 1329-1463 : https://frankika.efa.gr/fr/node/8371</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Fontanella, notaire (1321) : https://frankika.efa.gr/fr/node/4415</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Marcello, notaire (1278-1281) : https://frankika.efa.gr/fr/node/4423</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominicus Grimani, notaire (1356-1357) : https://frankika.efa.gr/fr/node/4414</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régestes des arrêts civils et des mémoriaux en Crète, 1363-1399 : https://frankika.efa.gr/fr/node/8370</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michaïl Maras, notaire (1538-1578) : https://frankika.efa.gr/fr/node/9933</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristoforo Buondelmonti, Description de l'île de Crète : https://frankika.efa.gr/fr/node/4476</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des ducs de Crète (Ducali) : https://frankika.efa.gr/fr/node/4405</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellanea di cronache venete : https://frankika.efa.gr/fr/node/4519</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo de Monacis, Chronicon de rebus venetis : https://frankika.efa.gr/fr/node/4515</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grivaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antonio Morosini, Chronica : https://frankika.efa.gr/fr/node/4445</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents latins des archives de Patmos : https://frankika.efa.gr/fr/node/4484</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciscus de Cruce, notaire (1338-1339) : https://frankika.efa.gr/fr/node/4416</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique universelle de Nuremberg : https://frankika.efa.gr/fr/node/4465</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Cartura, notaire (1305-1306) : https://frankika.efa.gr/fr/node/4407</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Voisin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccaria de Fredo, notaire (1352-1366) : https://frankika.efa.gr/fr/node/4436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance d'Innocent III, 1198-1216 : https://frankika.efa.gr/fr/node/8355</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...2919 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10507,51 +10632,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853DB610"/>
+    <w:nsid w:val="D8051F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10738,51 +10863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludivine-voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3688-9639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069897v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Voisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cchyp.1268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04722590v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guizard-Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04219908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco Elisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Colombet Cheny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joassart Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lem&#233;-H&#233;buterne Kristiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503591315-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321513v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321331v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952291v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949657v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943560v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955788v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001698v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943541v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949658v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>