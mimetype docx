--- v0 (2026-03-18)
+++ v1 (2026-05-25)
@@ -212,199 +212,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition and existence: The case of you ren 'there's someone, there are people' in Chinese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existential constructions : In search of a definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laure Sarda, Ludovica Lena. </w:t>
+              <w:t xml:space="preserve">Laure Sarda &amp; Ludovica Lena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Existential constructions across languages: Forms, meanings and functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.245-282, 2023</w:t>
+              <w:t xml:space="preserve">Existential Constructions across Languages Forms, meanings and functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Compagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-31, In press, Human Cognitive Processing (HCP) - Cognitive Foundations of Language Structure and Use, isbn 978 90 272 1367 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031401v1</w:t>
+                <w:t xml:space="preserve">halshs-03952958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existential constructions : In search of a definition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partition and existence: The case of you ren 'there's someone, there are people' in Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laure Sarda &amp; Ludovica Lena. </w:t>
+              <w:t xml:space="preserve">Laure Sarda, Ludovica Lena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Existential Constructions across Languages Forms, meanings and functions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Existential constructions across languages: Forms, meanings and functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.245-282, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins Publishing Compagny</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03952958v1</w:t>
+                <w:t xml:space="preserve">hal-04031401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (Non-)acquisition of the Chinese Definiteness Effect: A Usage-Based Account</w:t>
               </w:r>
@@ -804,217 +804,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In favor of the analysis of you biclausal constructions as &amp;quot;presentational clefts</w:t>
+                <w:t xml:space="preserve">Exploring directional deixis through parallel corpora: On the French verb arriver and its counterparts in Chinese, English, German, Italian, Hungarian and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buqian Li</w:t>
+                <w:t xml:space="preserve">Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVèmes Journées de Linguistique d’Asie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO; CRLAO, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">NAMED (Neglected Aspects of Motion-Event Description) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yo Matsumoto &amp; Takahiro Morita, Nov 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032471v1</w:t>
+                <w:t xml:space="preserve">halshs-03952843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring directional deixis through parallel corpora: On the French verb arriver and its counterparts in Chinese, English, German, Italian, Hungarian and Russian</w:t>
+                <w:t xml:space="preserve">In favor of the analysis of you biclausal constructions as &amp;quot;presentational clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Sarda</w:t>
+                <w:t xml:space="preserve">Buqian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMED (Neglected Aspects of Motion-Event Description) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yo Matsumoto &amp; Takahiro Morita, Nov 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XXXVèmes Journées de Linguistique d’Asie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO; CRLAO, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03952843v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantics and pragmatics of you ren ‘there is someone’ in Chinese</w:t>
               </w:r>
@@ -1130,51 +1130,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure SARDA &amp; Ludovica LENA. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamin Publishing Compagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, pp.343, In press, Human Cognitive Processing (HCP) - Cognitive Foundations of Language Structure and Use, Klaus-Uwe Panther - Linda L. Thornburg, 978 90 272 1367 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,51 +1782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqian Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03262068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INAL0027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buqian Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xiao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03262068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INAL0027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>