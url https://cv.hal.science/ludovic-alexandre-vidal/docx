--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -239,261 +239,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Estimating Host Country Values in International Projects to Facilitate In-Country Value Creation</w:t>
+                <w:t xml:space="preserve">A Framework to Evaluate Project Complexity Using the Fuzzy TOPSIS Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkan Sarigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13105592⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13063020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234574v1</w:t>
+                <w:t xml:space="preserve">hal-03168094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Evaluate Project Complexity Using the Fuzzy TOPSIS Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jaber</w:t>
+                <w:t xml:space="preserve">Modeling and Estimating Host Country Values in International Projects to Facilitate In-Country Value Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13063020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13105592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168094v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational reshuffling to facilitate coordinated decisions in complex projects</w:t>
               </w:r>
@@ -505,51 +505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -583,90 +583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticality and propagation analysis of impacts between project deliverables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -713,51 +713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance in selecting a project contracting strategy by combining complex systems theory and risk and vulnerability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -808,51 +808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eastern Mediterranean Sea circulation inferred from the conditions of S1 sapropel deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,442 +923,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building up a project complexity framework using an international Delphi study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evren Sahin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emna Benzarti</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kybernetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2013.055158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260104v1</w:t>
+                <w:t xml:space="preserve">hal-01219423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions-based risk clustering methodologies and algorithms for complex project management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to evaluate the complexity of home care services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
+                <w:t xml:space="preserve">Emna Benzarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kybernetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/K-01-2013-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204816v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming risk clusters in projects to improve coordination between risk owners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions-based risk clustering methodologies and algorithms for complex project management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management in Engineering</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206936v1</w:t>
+                <w:t xml:space="preserve">hal-01204816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building up a project complexity framework using an international Delphi study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forming risk clusters in projects to improve coordination between risk owners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Management in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2013.055158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219423v1</w:t>
+                <w:t xml:space="preserve">hal-01206936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems thinking approach for project vulnerability management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1409,51 +1409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project risk management processes: improving coordination using a clustering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.189-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,77 +1487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Delphi process and the Analytic Hierarchy Process (AHP) to evaluate the complexity of projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,64 +1630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,77 +1712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring project complexity using the Analytic Hierarchy Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1801,385 +1801,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Berhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260122v1</w:t>
+                <w:t xml:space="preserve">hal-01260113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Malik Berhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bonan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01260113v1</w:t>
+                <w:t xml:space="preserve">hal-01260122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bonan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malik Berhoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Quality in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.44-50. </w:t>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding project complexity: implications on project management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 23rd International DSM Conference (DSM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,528 +2441,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ventroux</w:t>
+                <w:t xml:space="preserve">Aide à la sélection de stratégies pour apporter des valeurs durables à des pays hôtes en contexte pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congrès International de Génie Industriel CIGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589602v1</w:t>
+                <w:t xml:space="preserve">hal-01559093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jaber</w:t>
+                <w:t xml:space="preserve">Optimize the supervision of complex projects by taking into account interactions between actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589610v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ssustainable strategies based on DMM approach and value creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization and Coordination of Project Actors to Manage Impact Propagation between Deliverables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dernis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Marle</w:t>
+                <w:t xml:space="preserve">Yassine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589594v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la sélection de stratégies pour apporter des valeurs durables à des pays hôtes en contexte pétrolier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Ssustainable strategies based on DMM approach and value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dernis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Génie Industriel CIGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">19th Dependency and Structure Modelling Conference (DSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559093v1</w:t>
+                <w:t xml:space="preserve">hal-01589594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la maitrise des risques liés aux interactions entre acteurs du projet et à leurs engagements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3000,90 +3000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal enrichment of two Multi-Domain Matrices to improve accuracy of vehicle development project interdependencies modeling and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Didiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Dependency and Structure Modelling Conference (DSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,64 +3147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Stal-Le Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.8</w:t>
@@ -3233,77 +3233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project complexity understanding and modeling to assist project management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMI Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Warsow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,77 +3328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling project complexity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3468,51 +3468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Complex, High Risk Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, ISBN 978-1-4471-6787-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking project management in the age of complexity : particular implications on project risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Ecole Centrale Paris, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ECAP0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3802,51 +3802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>