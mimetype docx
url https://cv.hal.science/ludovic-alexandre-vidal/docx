--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1801,359 +1801,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Berhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bonan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.1528-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260113v1</w:t>
+                <w:t xml:space="preserve">hal-01260122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying AHP to select drugs to be produced by anticipation in a chemotherapy compounding unit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FabAct®: a decision-making tool for the anticipation of the preparation of anticancer drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Berhoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2753.2009.01281.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2009.06.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01260122v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of hazard analysis and critical control points and risk management in the preparation of anti-cancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bonan</w:t>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Berhoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkan Sarigol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Didiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dernis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ventroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18756718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-017-0254-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2013.055158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Benzarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/K-01-2013-0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-011-0106-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2010.10.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Jovicic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Berhoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2009.06.067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2753.2009.01281.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE46AF5A565120CE25D542B11BA8E57B8D6DE2AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03403870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzn052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03684920810884928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71CAA86450937A912CB69E1724CB29DE496958E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kilani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stal-Le Cardinal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204634v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00546695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECAP0047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>