--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Bellot-Gurlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-bellot-gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7995-6261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168523167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7132-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of amber chromophore in silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déa Jaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109 (1), pp.e70316. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitruvius-like synthesis of Egyptian Blue using Roman coins as copper source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Caggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126029. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐site Raman and XRF study of complex metal patinas and cloisonné enamels from 19th‐century Christofle masterpieces: Technological study of the decoration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gay-Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (3), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile integrated protocol to extract organic balms from archaeological linen: A new way to provide reliable radiocarbon dating for contaminated textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delqué-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.106203. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of bell bronze in an urban environment: its microinfiltration properties and the impact on corrosion evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Petitmangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (10), pp.969. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval polychromy from Parisian Gothic sculptures (1145–1250): Tracing stone preparation techniques by chemical analyses and radiocarbon dating of lead white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Rinne-Garmston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Sahlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus point on scientific research in cultural heritage: articles from the 5th international conference on innovation in art research and technology (inArt 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-07102-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive analyze of boron and lithium in 18th century Chinese porcelain enamel and glaze: A PIXE/PIGE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (15), pp.116746. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of pigments and opacifiers: Interest and limitation of multivariate analysis by comparison with solid state spectroscopical approach - I. Lead‐tin and Naples Yellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus point on scientific research in cultural heritage: articles from the 4th international conference on innovation in art research and technology (inArt 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139 (10), pp.918. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05594-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of pigments and opacifiers: Interest and limitation of multivariate analysis by comparison with solid state spectroscopical approach—II. Arsenic‐based opacifiers and relation with cobalt ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ghavidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104672. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive on-site pXRF analysis of coloring agents of under- and over-glazes: variability and representativity of measurements on porcelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colorants2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based red colouration of shell beads 15,000 years ago in Kebara Cave, Mount Carmel (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0292264. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0292264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating five totalizing counters manufactured by the Alphonse Darras company of the CNAM collections in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Foasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservar Património</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.90-102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14568/cp29230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of inks in skin reactions to tattoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Colboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moguelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1436-1445. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522008165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and ATR-FTIR analyses of medieval wall paintings from al-Qarawiyyin in Fez (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.121557. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2022.121557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles françaises Projet collectif de recherche (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal relaxation of silica phases densified under electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahinour Mobasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121917. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative multi-analytical strategy to assess the presence of fossil hydrocarbons in a mummification balm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.369-380. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR pre-screening analyses for determining radiocarbon datable bone samples from the Kings' Valley, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.105532. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic use of hematite on Aurignacian ivory personal ornaments from Hohle Fels and Vogelherd caves, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Velliky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Conard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102900. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03478545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of sudoite in Caribbean Ceramic-Age lapidary craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.57.3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (8), pp.2520-2530. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site contactless surface analysis of Modern paintings from Galleria Nazionale (Rome) by Reflectance FTIR and Raman spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Carnazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.122159. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.697-737. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of sediments with the archeological iron remains from the recovery shipwreck of Urbieta (Gernika, North of Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Estalayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia‐camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside black pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.110276. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles anthropomorphes de La Bastidonne (Trets, Bouches-du-Rhône) et leur contexte du Néolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Masson Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.273-302. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek Franci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102073. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of Neanderthal fibre technology and its cognitive and behavioral implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4889. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61839-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments from Guadeloupe and Martinique Early Ceramic period sites (200 BC -AD 400), detailed analysis and comparison with a Late Ceramic period site (AD 750-1000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archeological layers to schematic rock art? Integrated study of the Neolithic pigments and pigmented rocks at the Rocher du Château (Western Alps, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.6065-6091. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00882-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Veys-Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local production and long-distance procurement of beads and pendants with high mineralogical diversity in an early Saladoid settlement of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.275-288. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Ducos du Hauron's color photography through a review of his three-color printing processes and synchrotron microanalysis of his prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ploye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7486 - 7490. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201712617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie une discipline du passé ou un enjeu interdisciplinaire pour l’avenir ? Réflexions issues du bilan de 40 ans de colloques du GMPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.77-83. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique Solutrean laurel-leaf points of Volgu: heat-treated or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Floss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (363), pp.587 - 602. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR spectroscopic semi-quantification of iron phases: A new method to evaluate the protection ability index (PAI) of archaeological artefacts corrosion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.68 - 77. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition of Unio pictorum shell: arguments for the diversity of the nacroprismatic arrangement in molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian economy on the Cauria Plateau (South Corsica, Middle Neolithic): New evidence from Renaghju and I Stantari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.323 - 331. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and UV-Vis-NIR analyses of medieval wall paintings of al-Qarawiyyin Mosque (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.012020. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/353/1/012020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale modifications in the early heating stages of bone are heterogeneous at the microstructural scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadefaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0176179. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and NMR kinetics study of the formation of amidoamines containing N-hydroxyethyl groups and investigations on their Cu(II) complexes in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bergamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Graiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tegoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Predieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.515 - 524. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire mobile au chevet des oeuvres d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chimie &amp; Miniaturisation. Une révolution en marche, 418-419, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in the evolution of Paleolithic symbolic and technological systems : The shining bull and engraved tablets of Rocher de l'Impératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173037. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des peintures rupestres du Rocher du Château. De la nature des pigments à l’évolution de la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirault Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempering-residue on heat-treated silcrete: an experimental perspective and a potential analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund February</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.611 - 619. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire mobile au chevet des œuvres d’art. Quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418-419, pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence for the extensive heat treatment of silcrete in the Howiesons Poort at Klipdrift Shelter (Layer PBD, 65 ka), South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0163874. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiquantification experimental methodologies using micro-Raman spectroscopy: palme software as an alternative tool for the study of salt efflorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagore Prieto-Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), pp.1415 - 1421. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of bone collagen content by ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (01), pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy of Cultural Heritage materials: overview of applications and new frontiers in Instrumentation, sampling modalities, and data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Analytical Chemistry for cultural heritage, 374, pp.62. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-016-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.65 - 81. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica et Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investment in time needed for heat treatment of flint and chert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.839 - 848. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-015-0259-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman investigations to identify Corallium rubrum in Iron Age jewelry and ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.56_1-23. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bosansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (4), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses non-destructives par spectroscopies infrarouge et Raman : du laboratoire au site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidians artefacts from Renaghju (Corsica Island) and the Early Neolithic circulation of obsidian in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.441-462. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-014-0206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine aerosol in the formation of (double) sulfate/nitrate salts in plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.148 - 157. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site identification of early Böttger red stoneware using portable XRF/Raman instruments: 2, glaze & gilding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenete Zelleke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (10), pp.3006-3013. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund February</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ligouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie de l'obsidienne : déchiffrer la circulation d'une matière première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.23 - 27. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioimpact on weathering steel surfaces: Oxalates formation and the elucidation of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-invasive quantitative analysis of the organic components in museum objects varnishes by vibrational spectroscopies: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2014.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 746-747, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term study of passive corrosion of steel rebars in Portland mortar in context of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Archaeological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959774314000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective ability index measurement through Raman quantification imaging to diagnose the conservation state of weathering steel structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11-12), pp.1076-1084. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neue Identifizierungsstrategie eisenzeitlicher Korallen anhand optischer und Raman-spektroskopischer Charakteristiken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Beiträge zur Archäometrie, Kunsttechnologie und Konservierungswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site identification of early Böttger red stoneware made at Meissen using portable XRF: 1, body analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine T. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (9), pp.2745-2754. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined approach of FT-Raman, SERS and IR micro-ATR spectroscopies to enlighten ancient technologies of painted and varnished works of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raman in Art and Archaeology 2013, 45 (11-12), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embalming as a source of contamination for radiocarbon dating of Egyptian mummies: on a new chemical protocol to extract bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moganite detection in silica rocks using Raman and infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sciau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (5), pp.797 - 805. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the steel concrete interface submitted to chloride-induced-corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201106488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Asian lacquer: in-depth insight using a physico-chemical multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.5685 - 5685. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00608e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive characterization of archaeological resins: seeking alteration criteria through vibrational signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.6583-6591. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ay41278d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discriminating criteria for natural organic substances of Cultural Heritage interest: Spectral decomposition and multivariate analyses of FT-Raman and FT-IR signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.540 - 547. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Walloon method of iron refining : archaeological and archaeometric experiments, phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hitherto unrecognised band in the Raman spectra of silica rocks: influence of hydroxylated Si–O bonds (silanole) on the Raman moganite band in chalcedony and flint (SiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.455 - 464. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0499-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman study of a deuterated iron hydroxycarbonate to assess long-term corrosion mechanisms in anoxic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (5), pp.1100 - 1108. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-spectrométries infrarouge et Raman à l’étude des processus diagénétiques altérant les ossements paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.179 - 190. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data and provenance of obsidian blocks from Middle Neolithic contexts on Corsica (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for Raman structural quantification imaging and its application to iron indoor atmospheric corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.773 - 781. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive corrosion of steel in concrete in context of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278210Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.695 - 710. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.1204-1209. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans l'analyse non-invasive (micro)Raman au et hors du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 973, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des obsidiennes du palais de Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelon Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louis Séfériadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 134 (1), pp.1 - 29. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2010.7613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisecular corrosion behaviour of low carbon steel in anoxic soils: Characterisation of corrosion system on archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.99 - 105. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term corrosion of rebars embedded in concretes sampled on French historical buildings aged from 50 to 80 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curve-fitting micro-ATR-FTIR studies of the amide I and II bands of type I collagen in archaeological bone materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadefaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Preservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman studies of corrosion layers formed on archaeological irons in various media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.8.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of some obsidians from the Malia Minoan palace (Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louis Séfériadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (7), pp.419 - 427. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies in Colombia and Ecuador: obsidian sources revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.272 - 289. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 379 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of iron archaeological artefacts: micro-Raman investigation on Cl-containing corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1228-1237. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy in Art and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (9), pp.962-965. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of glassy silicates used in ceramics, glass and jewellery: a tentative differentiation guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.841-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies in archaeology: A comparison between PIXE, ICP-AES and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.583-588. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and structural characterisation of chlorinated phases formed on ferrous archaeological artefacts by μXRD and μXANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.500 - 504. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil: characterisation of the corrosion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (2), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2004.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman micro-spectroscopy of western Mediterranean obsidian glass: one step towards provenance studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (89), pp.671 - 677. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of corrosion products on archaeological iron. An integrated analytical approach to establish corrosion forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (8-9), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des haches en cinérite en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session, Clermont-Ferrand (Puy-de-Dôme), 8 et 9 novembre 2002, Supplément n°9, pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et gestion des matières premières lithiques du site néolithique ancien cardial de Renaghju (Sartène, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les matières premières lithiques en préhistoire, supplément N°5, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-spectroscople Raman pour l'étude des obsidiennes : structure, micro-inclusions et études de provenance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Santallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the Jerf el Ahmar (Middle Euphrates Valley, Syria) obsidians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 323 (1-3), pp.162-166. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00299-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne équatorienne : caractérisation géochimique et diffusion anthropique préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les matières premières lithiques en préhistoire, supplément N°5, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of obsidian from Colombian and Ecuadorian sources using ICP-AES and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAR Archaeolingua Central European Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.677-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.5-17. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2001.7727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la provenance de l'obsidienne des sites néolithiques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00132-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fission-track analysis: An alternative technique for provenance studies of prehistoric obsidian artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1-6), pp.639-644. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1350-4487(99)00157-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización de artefactos en obsidiana mediante PIXE y trazas de fisión. Un enfoque sobre las fuentes de materia prima utilizadas en Ecuador y Colombia entre 9000 AC y 1500 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología del Área Intermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE analysis and fission track dating of obsidian from South American prehispanic cultures (Colombia, Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (1-4), pp.616 - 621. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)01089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PIXE/Fission-Track dating approach to sourcing studies of obsidian artefacts in Colombia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.855 - 860. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de caractérisation de l'obsidienne : datations par traces de fission et circulation de l'obsidienne dans l'Aire Septentrionale Andine préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Suisse des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats sur la provenance des artefacts en obsidienne de quelques sites archéologiques côtiers de Colombie et d'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Widemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, supplément, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE et traces de fission : une approche des réseaux d'échanges de l'obsidienne dans l'aire andine préhispanique (Colombie, Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.443-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace and rare-earth element characteristics of acidic tuffs from southern Peru and northern Bolivia and a fission-track age for the sillar of Arequipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vatin-Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Venu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1-2), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0895-9811(96)00030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datación por huellas de fisión de vidrios naturales y artificiales. Aplicaciones en arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Toro Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ingeominas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les artefacts et les vestiges mobiliers pour les recherches de provenance. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et Statistiques: Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques en obsidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et Statistiques: Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the reactivity of zinc oxide with different drying oils: a vibrational spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Casadio; Katrien Keune; Petria Noble; Annelies van Loon; Ella Hendriks; Silvia A. Centeno; Gillian Osmond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal soaps in Art. Conservation and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-170, 2019, 978-3-319-90616-4. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90617-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Instrumentation portable : quels enjeux pour l'archéométrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech C.; Cantin N.; Languille M. A.; Mazuy A.; Robinet L.; Zazzo A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i vii, 2019, collection “Sciences Archéologiques”, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de procedencia de la obsidiana en Arqueología: 50 años de avances metodológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, Travaux de l’Institut Français d’Etudes Andines (IFEA), pp.393-412, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological sites to nanoscale: the quest of tailored analytical strategy and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet, Ludovic; Nenner, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-230, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et circulation de l’obsidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes. La contribution des méthodes archéométriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-33, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813001634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of calcium oxalates in the weathering steel surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A. Rogerio-Candelera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 211-216, 2014, 9781138027442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources. Les matériaux colorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives d’Écologie Préhistorique, pp.331-338, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’affinage wallon de la fonte : premières expérimentations archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances, pp.51-69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman mapping for the investigation of nanophased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gouadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoubir A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman imaging. Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-118, 2012, Springer Series in Optical Sciences, 978-3-642-28251-5. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28252-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 - Contribution of iron archaeological artefacts to the estimation of average corrosion rates and the long-term corrosion mechanisms of low-carbon steel buried in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Gérard Béranger; Paolo Piccardo; Henning Matthiesen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion of metallic heritage artefacts: Investigation, conservation and prediction of long term behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Woodhead Publishing, pp.41-76, 2007, European Federation of Corrosion (EFC) Series, 9781845692391. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845693015.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element contents determined by ICP-AES and ICP-MS at Grenoble on nine obsidian artifacts from Tell Kosak Shamali: Results and inferences on provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishiaki Y.; Matsutani T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Kosak Shamali, Vol. 2 : The archaeological investigations on the upper Euphrates, Syria. Chalcolithic Technology and Subsistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Museum-University of Tokyo, pp.113-119, 2003, UMUT Monograph 2, 1842171380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission-track dating of obsidians and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cauvin Marie-Claire; Gourgaud Alain; Gratuze Bernard; Arnaud Nicolas; Poupeau Gérard; Poidevin Jean-Louis; Chataigner Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsidienne au Proche et Moyen Orient. Du volcan à l’outil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 738, BAR international series, pp. 53-67, 1998, 0-86054-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of obsidian artefacts in Anatolia: the contribution of the fission track analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arsebuk Guven; Machteld J. Mellink; Wulf Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light on Top of the Black Hill. Studies Presented to Halet Çambel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege Yayinlari, pp.823-844, 1998, 9789758070206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La articulación prehispánica costa-Andes en el Suroccidente de Colombia, vista a través de las redes de circulación de obsidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cárdenas-Arroyo Felipe; Bray L. Tamara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercambio y comercio entre costa, andes y selva : arqueología y ethnohistoria de Suramérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, pp.49-66, 1998, 958-695-001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of obsidian artefacts in Anatolia using the fission-track dating method: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cauvin Marie-Claire; Gourgaud Alain; Gratuze Bernard; Arnaud Nicolas; Poupeau Gérard; Poidevin Jean-Louis; Chataigner Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsidienne au Proche et Moyen Orient. Du volcan à l’outil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 738, BAR international series, pp.69-89, 1998, 0-86054-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission track dating and provenience of archaeological obsidian artefacts in Colombia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Van den Haute; F. De Corte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fission-Track Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer, pp.313-324, 1998, Solid Earth Sciences Library, 978-94-015-9133-1. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9133-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation par traces de fission des verres naturels et artificiels. Applications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scorzelli R. B.; Souza Azevedo I.; Baggio Saitovitch E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays on Interdisciplinary Topics in Natural Sciences. Memorabilia: Jacques A. Danon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frontières, pp.85-110, 1997, 978-2-86332-222-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IACA Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varadero, Matanzas, Cuba. 2023, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/pqzux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notizie e scavi della Corsica « torreana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafica del parteolla, pp.17-30, 2020, 978-88-6791-237-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent varnishes on copper alloys dating from the 19th century: characterization and identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-CC, pp.58-66, 2019, 978-92-9012-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the conservation of paintings on metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel (Suisse), Switzerland. pp.369-377, 2019, 978-92-9012-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses non-destructives d'enduits peints issus de fouilles archéologiques de la mosquée al-Qarawiyyin à Fès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales du Patrimoine Architecturel Méditerranéen - RIPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservation et valorisation du patrimoine architectural et paysage des sites côtiers méditerranéens, Franco Angeli, pp.857-863, 2019, 9788891797339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soin des yeux à l’époque romaine. Apport des analyses physico-chimiques de préparations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pardon-Labonnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le teint de Phrynè. Thérapeutique et cosmétique dans l’Antiquité, Éditions de Boccard, pp.95-102, 2018, Orient &amp; Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau à l’Ouest : résultats préliminaires sur l’Azilien ancien de l’abri sous roche du Rocher de l’Impératrice (Plougastel-Daoulas, Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, pp.181-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tratamiento de espectros FTIR con el programa PALME: una nueva herramienta para diagnosticar el estado de conservación de hierros arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.83-89, 2015, Actas del II Congreso de Conservación y Restauración del Patrimonio Metálico - MetalEspaña 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French lacquers of the 18th century and vernis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 2014, 978-92-9012-410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation, compréhension des mécanismes d’altération et conservation des laques asiatiques issues de contexte archéologique et muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, pp.50-56, 2013, 978-2-11-138533-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Assous-Plunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Archives d’Ecologie Préhistorique, Coll. Monographies, Synthèses et Colloques, Toulouse, pp.283-297, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas de Vignoles X (Nîmes, Gard) : un établissement de plein air du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique, pp.221-238, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et origine de l'obsidienne préhistorique en Méditerranée : un bilan de cinquante années de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.183-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of historical buildings: understanding of corrosion mechanisms of metallic rebars in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.30-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of rebars embedded in ancient concrete: correlation between on site testing and corrosion products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Marie Victoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marie Victoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, Istanbul Technical University, pp.T71_1-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long term indoor atmospheric corrosion of iron: rust layer characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.47-54, 2007, Vol. 2 “Innovative investigation of metal artefacts”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et étude de provenance de l'obsidienne. Un exemple d'approche régionale : les Andes équatoriales (Colombie, Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes transversaux de l’UMR 7041 ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and fission track ages of historical ignimbrite flows : the sillar of Arequipa (Western cordillera, Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vatin-Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second symposium international de géodynamique andine - ISAG 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, pp.461-464, 1993, 2-7099-1154-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Nenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01330503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe; Bellot-Gurlet Ludovic. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.360, 2014, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Cultural Heritage 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topical Collection "Focus Point on Scientific Research in Cultural Heritage 2022", 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topical Collection “Focus Point on Scientific Research in Cultural Heritage "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Conservation Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vandenabeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Topical Collection "Focus Point on Scientific Research in Conservation Science"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy in Art and Archaeology II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (10), pp.961-1237, 2006, Journal of Raman Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère des pépites vertes (enfin résolu!) – A la source des matières colorantes des sites paléolithiques de la vallée de l’Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne Rhône Alpes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des affaires culturelle Auvergne Rhône Alpes - Service régional de l'Archéologie, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye analysis on historical textiles by Raman and Surface-Enhanced Raman Spectroscopies: a focus on resonance phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bilbao Zubiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Labet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Application of Raman Spectroscopy in Art and Archaeology - RAA2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique raw material and unknown perforation techniques: specificities of the lapidary production in the Ceramic Age of the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrogels for the non-invasive analysis of heritage dyes: introducing a new single-step formulated silver SERS substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bilbao Zubiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Raman Spectroscopy – ICORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron/Lithium-based flux in 18th century Chinese porcelain enamels: PIXE/PIGE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society - ECerS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron radiation techniques for the characterization and conservation of painted metal objects of industrial heritage (The CoPaiM project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology (SR2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et l’obsidienne : circulation d’une matière première au cours de l’histoire reconstituée à partir des signatures géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique "Verres naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la Science et la Technologie Verrières (USTV); Société Française de Minéralogie et de Cristallographie (SFMC); Sorbonne Université; Institut de physique du globe de Paris (IPGP), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two types of restoration treatments for painted metals: their efficiency and mechanism of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology - inArt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l'Égypte ancienne : méthodologie d'extraction et de caractérisation pour la datation radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l’Égypte ancienne : méthodologie d’extraction et de caractérisation pour la datation radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du RÉseau Francophone du Radiocarbone : Analyses et InterprétatioN - REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CoPaiM ou la question de la conservation des métaux peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des artefacts : des savoir-faire à la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques au Top</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167- Orient &amp; Méditerranée, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach relying on characterisation and radiocarbon dating for the study of textiles from Ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From obscurity to light: rediscovering Ducos du Hauron’s color photography through the review of his three-color printing processes and Synchrotron micro-analysis of his prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ploye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile : un marqueur chronologique pour l’Égypte ancienne - approches archéométriques croisées de caractérisation et datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediments on some extracted iron nails from the recovered Urbieta shipwreck (Gernika, North of Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Estalayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on the Application of Raman Spectroscopy in Art and Archaeology - RAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic corrosion inhibitors for copper-based artefacts: investigating the mechanism of interaction with an historical corrosion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the conservation of paintings on metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of Islamic wall paintings from al-Qarawiyyin Mosque in Fez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les huitièmes Rencontres du Patrimoine Architectural Méditerranien (RIPAM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent varnishes on copper alloys dating from the 19th century: characterization and identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first major material survey of Pablo Picasso's painted sheet metal sculptures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perdrisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of green copper-based organometallic pigments: influence of the organic matrix on the chromatic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Donnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic rock art at the Rocher du Château site (Bessans, Savoy, France): the input of the coloring matter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme : une arythmie entre transformations techniques et symboliques durant les premiers temps de l'Azilien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing three organic compounds as corrosion inhibitors for copper-based artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus ware: an early Ottoman marker of a ceramic technology transition in Western Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Teslenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of archaeological objects made of animal hard tissues, using portable and laboratory vibrational spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmard Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Innovation in Art Research and Technology (InArt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parma (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated study of Neolithic rock art at the Rocher du Château, a striking rock on a transalpine route (Bessans, Savoy, Vallée de la Maurienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Multi-analytical study of coloring materials used in wall paintings from Banasa (Morocco)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sixième Congrès International de la Physique des Interactions Rayonnement-Matière (PIRM-VI'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de la microdiffraction de rayons X dans une approche multi-analytique de gemmes amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de l’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectrométrie Raman d'enduits peints issus de fouilles archéologiques de la mosquée al-Qarawiyyin à Fès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation et valorisationdu patrimoine architectural et paysagé des sites côtiers méditerranéens - RIPAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d'analyse des matières osseuses par spectroscopies infrarouge et Raman : du laboratoire au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Travailler l’organique » - Musée du Quai Branly Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de stratégies de protection d’objets métallique peints : cas des collections scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddle Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire la glaçure des premières céramiques « turques » dans l’Ouest anatolien : analyse des matériaux et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique investigations of Islamic wall paintings from Al-Qarawiyyin Mosque in Fez (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bâtiments et Villes Durables - BVD’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fès-Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisations et datations d’ossements de momies humaines de la vallée des Rois - KV 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de rencontres en archéometrie de l’IFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies: 5 years of research in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCAS Symposium 2017: Horizons in Australasian Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment use in Aterian levels from El Mnasra Cave (Temara – Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Amrani El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plougastel-Daoulas 14000 ans avant la Gariguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du « CReAAH ». Archéologie, Archéosciences, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau à l’Ouest : l’abri sous-roche du Rocher de l’Impératrice (Plougastel-Daoulas, Finistère) et les premiers temps de l’Azilien sur le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Périgord : les sociétés de la transition du Paléolithique final au début du Mésolithique, Colloque en hommage à G. Célérier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure humaine dans le contexte du Néolithique Impresso-cardial : interprétation du &amp;quot;masque&amp;quot; sculpté de Castellar-Pendimoun (6ème mill. Cal BCE, Alpes-Maritimes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM équipe P2EST et du Master PPA. Systèmes symboliques préhistoriques, représentations, gestes techniques : autour de la figure humaine. Université de Nice Sophia-Antipolis, Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2013, 19e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technical approach for the study of French Decorative Arts furniture and luxury objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percot Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th congress on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de l’obsidienne néolithique en Méditerranée occidentale : le site de Renaghju (Corse du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ajaccio – Porticcio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Assous-Plunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of natural resins by vibrational spectroscopies: impact of their ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du vieillissement des résines naturelles sur leur identification par spectroscopie vibrationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 - 18e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne en Méditerranée occidentale : caractérisation géochimique et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ChimARC / CAI‐RN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 années d’études de provenance de l’obsidienne préhistorique en Méditerranée. Un regard archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières et circulation des matériaux dans le Néolithique ancien de Renaghju (Sartène, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128ième Congrès National des Sociétés Historiques et Scientifiques “Corse et Sardaigne préhistoriques : relations et échanges dans le contexte méditerranéen”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Carcassonne, France. pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des phases constitutives et de leur cristallinité sur la réactivité de la couche de rouille en corrosion atmosphérique à très long terme. Apport à la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section française du groupe Métal d'ICOM-CC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term atmospheric corrosion mechanisms: Characterization of ancient rust scales on archaeological iron artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monte Arci obsidian: new fingerprinting approaches in provenance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Covegno internazional – L'ossidiana del Monte Arci nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Pau, Italy. pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian characterization from structural properties and provenance studies. The case of the Monte Arci (Sardinia, Italia) obsidians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ossidiana del Monte Arci nel Mediterraneo: recupero dei valori di un territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Oristano, Pau, Italy. pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Raman des pigments et des phases associées aux émaux peints jaunes et verts de porcelaines françaises et chinoises des 17e et 18e siècles : intérêt et limitation de l'analyse multivariée par rapport à l'approche spectroscopique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu Mpaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2023 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l'Égypte ancienne. Méthodologie d'extraction et de caractérisation pour la datation radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2021 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la conservation des vernis or sur les bronzes d’ameublement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa-Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Alaimo-Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multidisciplinaire des objets métalliques peints pour la compréhension de leurs mécanismes de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of painted metal objects for the comprehension of their degradation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-characterization of a yet unknown gemological material used by Amerindians in the Antilles: sudoite Mg2Al3(Si3Al)O10(OH)8, a mineral from the chlorite group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless approach to identify binders of German and Italian Modern paintings through portable vibrational spectroscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Carnazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Innovation in Art Research and Technology (InArt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus Ware: a study of early Turkish ceramics by a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics - EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermal transformation of lead carbonates involved in Antique Roman eye care medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Labonnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive and Microanalytical Techniques in Art and Cultural Heritage - Technart 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the reactivity of zinc oxide with different oils: a vibrational spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Metal Soaps in Art” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for the mineral identification of precolumbian lapidary products in Basse-Terre (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing organic micro-residues by non- or micro-destructive methods: new trends in mass spectrometry (DART TOF) combined with organic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica) Middle Bronze Age amber and glass beads analyses. A new Mycenaean traffics issue in Corsica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the EAA, Czech Republic Interpreting the Archaeological Record : 4000 years of world career – Amber from the Neolithic to Iron Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From material to symbolic functions : pigments and glue residues in Neolithic funerary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting Society of American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Honolulu, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven, KU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 39th International Symposium on Archaeometry: “50 years of ISA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leuven, Belgique, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pigments et des résidus de colle en contexte funéraire au Néolithique moyen II : des matériaux à leur fonction symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 - 18e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary craftsmanship in the Antilles during the Ceramic Period, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2021, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2020, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice à Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SRA Bretagne/Conseil départemental du Finistère. 2018, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher du Château (1750 m., Bessans, Savoie). Rapport Final d'Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse de l'âge du Bronze : Corse, Corse-du-Sud, Levie, Cuccuruzzu-Murato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charléne Delefosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 14S0121, Inrap. 2016, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l’Impératrice, Plougastel-Daoulas (Finistère), Rapport de synthèse, opération pluriannuelle 2014-2016, SRA Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2016, 195 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice, Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie de Bretagne. 2015, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire dans le massif du Dévoluy, la vallée du Buëch et les Baronnies (Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse élémentaire (PIXE et ICP-MS/-AES) d'un verre naturel : l'obsidienne. Application à l'étude de provenance d'objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la source aux techniques. Méthodologies d'analyses élémentaires et structurales et physico-chimie de matériaux du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie - Paris VI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00540472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId883"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Bellot-Gurlet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ludovic-bellot-gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7995-6261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168523167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-7132-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic properties of amber chromophore in silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déa Jaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109 (1), pp.e70316. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.70316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aterian shell beads from the coastal site of El Mnasra Cave (Rabat-Témara, Morocco): Specificities of the north African MSA personal ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (3), pp.e0338785. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0338785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile integrated protocol to extract organic balms from archaeological linen: A new way to provide reliable radiocarbon dating for contaminated textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delqué-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177, pp.106203. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On‐site Raman and XRF study of complex metal patinas and cloisonné enamels from 19th‐century Christofle masterpieces: Technological study of the decoration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gay-Mazuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (3), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitruvius-like synthesis of Egyptian Blue using Roman coins as copper source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Caggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mazzoleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germana Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.126029. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2025.126029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric corrosion of bell bronze in an urban environment: its microinfiltration properties and the impact on corrosion evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Petitmangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (10), pp.969. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval polychromy from Parisian Gothic sculptures (1145–1250): Tracing stone preparation techniques by chemical analyses and radiocarbon dating of lead white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2025.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Rinne-Garmston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Sahlstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus point on scientific research in cultural heritage: articles from the 5th international conference on innovation in art research and technology (inArt 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-07102-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive analyze of boron and lithium in 18th century Chinese porcelain enamel and glaze: A PIXE/PIGE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (15), pp.116746. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of pigments and opacifiers: Interest and limitation of multivariate analysis by comparison with solid state spectroscopical approach - I. Lead‐tin and Naples Yellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (2), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580258v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus point on scientific research in cultural heritage: articles from the 4th international conference on innovation in art research and technology (inArt 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139 (10), pp.918. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05594-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of pigments and opacifiers: Interest and limitation of multivariate analysis by comparison with solid state spectroscopical approach—II. Arsenic‐based opacifiers and relation with cobalt ores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.6612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ghavidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Quénéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.104672. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-based red colouration of shell beads 15,000 years ago in Kebara Cave, Mount Carmel (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0292264. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0292264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive on-site pXRF analysis of coloring agents of under- and over-glazes: variability and representativity of measurements on porcelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek Franci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.43-57. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colorants2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating five totalizing counters manufactured by the Alphonse Darras company of the CNAM collections in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Foasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brambilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservar Património</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.90-102. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14568/cp29230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and ATR-FTIR analyses of medieval wall paintings from al-Qarawiyyin in Fez (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.121557. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2022.121557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of inks in skin reactions to tattoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Colboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moguelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.1436-1445. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522008165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal relaxation of silica phases densified under electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahinour Mobasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiafeng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.121917. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles françaises Projet collectif de recherche (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative multi-analytical strategy to assess the presence of fossil hydrocarbons in a mummification balm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Caffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.369-380. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2022.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATR-FTIR pre-screening analyses for determining radiocarbon datable bone samples from the Kings' Valley, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.105532. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service, expertise et archéométrie : état d’une réflexion collégiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Geigl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03478545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early anthropogenic use of hematite on Aurignacian ivory personal ornaments from Hohle Fels and Vogelherd caves, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth C. Velliky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Conard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.102900. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146 (8), pp.2520-2530. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of sudoite in Caribbean Ceramic-Age lapidary craftsmanship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gems &amp; Gemology : the quarterly journal of the Gemological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5741/GEMS.57.3.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site contactless surface analysis of Modern paintings from Galleria Nazionale (Rome) by Reflectance FTIR and Raman spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Carnazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.122159. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils de métallurgistes dans le Bronze ancien de Bretagne ? Révéler le rôle du macro-outillage lithique en associant analyses tracéologiques et de spectroscopie de fluorescence X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.697-737. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction of sediments with the archeological iron remains from the recovery shipwreck of Urbieta (Gernika, North of Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Estalayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia‐camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first bronze metallurgists of Western Europe: combined use-wear analysis and X-ray fluorescence synchrotron spectroscopy of a stone toolkit from Ploneour-Lanvern (Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00999-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glaze production technology of an early Ottoman pottery (mid-14th(?)-16th century): The case of ‘Miletus Ware’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek Franci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102073. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles anthropomorphes de La Bastidonne (Trets, Bouches-du-Rhône) et leur contexte du Néolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Masson Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel van Willigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.273-302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside black pearls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.110276. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of Neanderthal fibre technology and its cognitive and behavioral implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce L. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kerfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.4889. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61839-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments from Guadeloupe and Martinique Early Ceramic period sites (200 BC -AD 400), detailed analysis and comparison with a Late Ceramic period site (AD 750-1000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of painting pigments and ochres associated with the Hoabinhian archaeological context at the rock-shelter site of Doi Pha Kan (Thailand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.101855. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archeological layers to schematic rock art? Integrated study of the Neolithic pigments and pigmented rocks at the Rocher du Château (Western Alps, Savoie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.6065-6091. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-019-00882-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local production and long-distance procurement of beads and pendants with high mineralogical diversity in an early Saladoid settlement of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.275-288. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Veys-Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 136, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering Ducos du Hauron's color photography through a review of his three-color printing processes and synchrotron microanalysis of his prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ploye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (25), pp.7486 - 7490. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201712617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéométrie une discipline du passé ou un enjeu interdisciplinaire pour l’avenir ? Réflexions issues du bilan de 40 ans de colloques du GMPCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.77-83. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique Solutrean laurel-leaf points of Volgu: heat-treated or not?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Floss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (363), pp.587 - 602. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2018.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR spectroscopic semi-quantification of iron phases: A new method to evaluate the protection ability index (PAI) of archaeological artefacts corrosion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.68 - 77. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition of Unio pictorum shell: arguments for the diversity of the nacroprismatic arrangement in molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cuif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian economy on the Cauria Plateau (South Corsica, Middle Neolithic): New evidence from Renaghju and I Stantari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.323 - 331. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRF and UV-Vis-NIR analyses of medieval wall paintings of al-Qarawiyyin Mosque (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.012020. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/353/1/012020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale modifications in the early heating stages of bone are heterogeneous at the microstructural scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadefaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0176179. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire mobile au chevet des oeuvres d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chimie &amp; Miniaturisation. Une révolution en marche, 418-419, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sourcing obsidian assemblages from the Mediterranean area: analytical strategies for their exhaustive geochemical characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.834 - 844. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman and NMR kinetics study of the formation of amidoamines containing N-hydroxyethyl groups and investigations on their Cu(II) complexes in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bergamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Graiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tegoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Predieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171, pp.515 - 524. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica). Middle Bronze Age amber and glass beads analyses. A new evidence for Mycenaean connection in Corsica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fontes Archaeologici Posnanienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in the evolution of Paleolithic symbolic and technological systems : The shining bull and engraved tablets of Rocher de l'Impératrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173037. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses physico-chimiques des peintures rupestres du Rocher du Château. De la nature des pigments à l’évolution de la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirault Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01767755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shardania to laestrygonia... Eastern origin prestige goods and technical transfers in Corsica through middle and final Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aegaeum - Annales d'archéologie égéenne de l'université de Liège et UT-PASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, “Hesperos. The Aegean Seen from the West”, Proceedings of the 16th International Aegean Conference, University of Ioannina, Department of History and Archaeology, Unit of Archaeology and Art History, 18-21 May 2016, 41, pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempering-residue on heat-treated silcrete: an experimental perspective and a potential analytical protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund February</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knut Bretzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.611 - 619. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire mobile au chevet des œuvres d’art. Quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418-419, pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of semiquantification experimental methodologies using micro-Raman spectroscopy: palme software as an alternative tool for the study of salt efflorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagore Prieto-Taboada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), pp.1415 - 1421. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.5057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence for the extensive heat treatment of silcrete in the Howiesons Poort at Klipdrift Shelter (Layer PBD, 65 ka), South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0163874. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy of Cultural Heritage materials: overview of applications and new frontiers in Instrumentation, sampling modalities, and data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Analytical Chemistry for cultural heritage, 374, pp.62. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-016-0061-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de provenance et implications économico-culturelles des parures vitreuses et résineuses du Bronze moyen de l’abri 1 de Campu Stefanu (Sollacaro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.65 - 81. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica et Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of bone collagen content by ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (01), pp.131 - 145. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investment in time needed for heat treatment of flint and chert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.839 - 848. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-015-0259-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman investigations to identify Corallium rubrum in Iron Age jewelry and ornaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Gianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.56_1-23. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6020056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses non-destructives par spectroscopies infrarouge et Raman : du laboratoire au site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles gravées néolithiques de Beyssan à Gargas (Vaucluse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bosansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (4), pp.761-768. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marine aerosol in the formation of (double) sulfate/nitrate salts in plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Maguregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123, pp.148 - 157. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidians artefacts from Renaghju (Corsica Island) and the Early Neolithic circulation of obsidian in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.441-462. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-014-0206-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site identification of early Böttger red stoneware using portable XRF/Raman instruments: 2, glaze & gilding analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghenete Zelleke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (10), pp.3006-3013. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund February</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ligouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie de l'obsidienne : déchiffrer la circulation d'une matière première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 138, pp.23 - 27. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.2722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioimpact on weathering steel surfaces: Oxalates formation and the elucidation of their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse) : une communauté villageoise de la fin du Ve millénaire av. J. C. au cœur des échanges lithiques en Méditerranée occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des Sciences historiques et naturelles de la Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 746-747, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Sculpted Human Face in the Western Mediterranean Early Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeau Jean-Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Archaeological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959774314000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term study of passive corrosion of steel rebars in Portland mortar in context of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (6), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278214Y.0000000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-invasive quantitative analysis of the organic components in museum objects varnishes by vibrational spectroscopies: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2014.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective ability index measurement through Raman quantification imaging to diagnose the conservation state of weathering steel structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (11-12), pp.1076-1084. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neue Identifizierungsstrategie eisenzeitlicher Korallen anhand optischer und Raman-spektroskopischer Charakteristiken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Beiträge zur Archäometrie, Kunsttechnologie und Konservierungswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On site identification of early Böttger red stoneware made at Meissen using portable XRF: 1, body analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulsu Simsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine T. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (9), pp.2745-2754. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined approach of FT-Raman, SERS and IR micro-ATR spectroscopies to enlighten ancient technologies of painted and varnished works of art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raman in Art and Archaeology 2013, 45 (11-12), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.4565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embalming as a source of contamination for radiocarbon dating of Egyptian mummies: on a new chemical protocol to extract bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the steel concrete interface submitted to chloride-induced-corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (3), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.201106488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moganite detection in silica rocks using Raman and infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sciau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (5), pp.797 - 805. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive characterization of archaeological resins: seeking alteration criteria through vibrational signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.6583-6591. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ay41278d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of Asian lacquer: in-depth insight using a physico-chemical multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp.5685 - 5685. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00608e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced discriminating criteria for natural organic substances of Cultural Heritage interest: Spectral decomposition and multivariate analyses of FT-Raman and FT-IR signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.540 - 547. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Walloon method of iron refining : archaeological and archaeometric experiments, phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hitherto unrecognised band in the Raman spectra of silica rocks: influence of hydroxylated Si–O bonds (silanole) on the Raman moganite band in chalcedony and flint (SiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Slodczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.455 - 464. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00269-012-0499-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman study of a deuterated iron hydroxycarbonate to assess long-term corrosion mechanisms in anoxic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (5), pp.1100 - 1108. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-spectrométries infrarouge et Raman à l’étude des processus diagénétiques altérant les ossements paléolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.179 - 190. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data and provenance of obsidian blocks from Middle Neolithic contexts on Corsica (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for Raman structural quantification imaging and its application to iron indoor atmospheric corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.773 - 781. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive corrosion of steel in concrete in context of nuclear waste disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Miserque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (2), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743278210Y.0000000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.695 - 710. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint use of Raman and infrared spectroscopies for the identification of natural organic media used in ancient varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.1204-1209. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Extraordinary Finish of Stradivari’s Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.197 - 201. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zusammensetzung und Aufbau des berühmten Stradivari-Lackes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex von Bohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (1), pp.202-206. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200905131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récents développements dans l'analyse non-invasive (micro)Raman au et hors du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 973, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des obsidiennes du palais de Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelon Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louis Séfériadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 134 (1), pp.1 - 29. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2010.7613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisecular corrosion behaviour of low carbon steel in anoxic soils: Characterisation of corrosion system on archaeological artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Matthiesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.99 - 105. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term corrosion of rebars embedded in concretes sampled on French historical buildings aged from 50 to 80 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/maco.200805019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curve-fitting micro-ATR-FTIR studies of the amide I and II bands of type I collagen in archaeological bone materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chadefaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Reiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Preservation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman studies of corrosion layers formed on archaeological irons in various media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.8.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies in Colombia and Ecuador: obsidian sources revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.272 - 289. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2007.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chert and obsidian procurement of three Corsican sites during the 6th and 5th millenniums BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4), pp.237-248. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance study of some obsidians from the Malia Minoan palace (Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louis Séfériadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (7), pp.419 - 427. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 379 (1-3), pp.105-111. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of iron archaeological artefacts: micro-Raman investigation on Cl-containing corrosion products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4), pp.389 - 397. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy in Art and Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (9), pp.962-965. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1228-1237. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vergély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rencontres Méridionales de Préhistoire Récente, actes de la sixième session, Périgueux (Dordogne), 14 et 16 octobre 2004, Supplément n°11, pp.347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman identification of glassy silicates used in ceramics, glass and jewellery: a tentative differentiation guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.841-852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and structural characterisation of chlorinated phases formed on ferrous archaeological artefacts by μXRD and μXANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.500 - 504. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies in archaeology: A comparison between PIXE, ICP-AES and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 240 (1-2), pp.583-588. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of iron archaeological artefacts in soil: characterisation of the corrosion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (2), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2004.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman micro-spectroscopy of western Mediterranean obsidian glass: one step towards provenance studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (89), pp.671 - 677. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of corrosion products on archaeological iron. An integrated analytical approach to establish corrosion forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (8-9), pp.739-745. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des haches en cinérite en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Servelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rencontres Méridionales de Préhistoire Récente, actes de la cinquième session, Clermont-Ferrand (Puy-de-Dôme), 8 et 9 novembre 2002, Supplément n°9, pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance et gestion des matières premières lithiques du site néolithique ancien cardial de Renaghju (Sartène, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tramoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les matières premières lithiques en préhistoire, supplément N°5, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-spectroscople Raman pour l'étude des obsidiennes : structure, micro-inclusions et études de provenance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Milleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Santallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance of the Jerf el Ahmar (Middle Euphrates Valley, Syria) obsidians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 323 (1-3), pp.162-166. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00299-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne équatorienne : caractérisation géochimique et diffusion anthropique préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monzier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les matières premières lithiques en préhistoire, supplément N°5, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of obsidian from Colombian and Ecuadorian sources using ICP-AES and ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAR Archaeolingua Central European Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.677-684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l'obsidienne de Cheikh Hassan (Vallée de l'Euphrate, Syrie) au Néolithique : PPNA et PPNB ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.5-17. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/syria.2001.7727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du Pléistocène supérieur et le début de l'Holocène en Corse : Apports paléontologique et archéologique du site de Castiglione (Oletta, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Louchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.219 - 230. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2000.1671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur la provenance de l'obsidienne des sites néolithiques du Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 330 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00132-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fission-track analysis: An alternative technique for provenance studies of prehistoric obsidian artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Oddone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1-6), pp.639-644. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1350-4487(99)00157-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PIXE/Fission-Track dating approach to sourcing studies of obsidian artefacts in Colombia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.855 - 860. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jasc.1999.0396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización de artefactos en obsidiana mediante PIXE y trazas de fisión. Un enfoque sobre las fuentes de materia prima utilizadas en Ecuador y Colombia entre 9000 AC y 1500 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología del Área Intermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.121-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE analysis and fission track dating of obsidian from South American prehispanic cultures (Colombia, Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (1-4), pp.616 - 621. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(98)01089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de caractérisation de l'obsidienne : datations par traces de fission et circulation de l'obsidienne dans l'Aire Septentrionale Andine préhispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Suisse des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats sur la provenance des artefacts en obsidienne de quelques sites archéologiques côtiers de Colombie et d'Équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Widemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, supplément, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE et traces de fission : une approche des réseaux d'échanges de l'obsidienne dans l'aire andine préhispanique (Colombie, Équateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.443-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace and rare-earth element characteristics of acidic tuffs from southern Peru and northern Bolivia and a fission-track age for the sillar of Arequipa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vatin-Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Venu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (1-2), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0895-9811(96)00030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datación por huellas de fisión de vidrios naturales y artificiales. Aplicaciones en arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Toro Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ingeominas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les artefacts et les vestiges mobiliers pour les recherches de provenance. Formalisation des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et Statistiques: Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques en obsidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences archéologiques et Statistiques: Questions, données, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Coll. Sciences archéologiques, 9782813004178. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the reactivity of zinc oxide with different drying oils: a vibrational spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Casadio; Katrien Keune; Petria Noble; Annelies van Loon; Ella Hendriks; Silvia A. Centeno; Gillian Osmond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal soaps in Art. Conservation and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-170, 2019, 978-3-319-90616-4. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90617-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Instrumentation portable : quels enjeux pour l'archéométrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech C.; Cantin N.; Languille M. A.; Mazuy A.; Robinet L.; Zazzo A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable : quels enjeux pour l’archéométrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i vii, 2019, collection “Sciences Archéologiques”, 9782813003294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de procedencia de la obsidiana en Arqueología: 50 años de avances metodológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueometría. Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 340, Travaux de l’Institut Français d’Etudes Andines (IFEA), pp.393-412, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From archaeological sites to nanoscale: the quest of tailored analytical strategy and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet, Ludovic; Nenner, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantis Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-230, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01634384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813001634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et circulation de l’obsidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes. La contribution des méthodes archéométriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-33, 2014, 978-2-8130-0163-4. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of calcium oxalates in the weathering steel surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Gomez-Nubla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A. Rogerio-Candelera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 211-216, 2014, 9781138027442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux, matériaux et ressources. Les matériaux colorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Claire Manen; Pierre Séjalon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la plaine de Nîmes (Gard, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives d’Écologie Préhistorique, pp.331-338, 2014, 978-2-35842-013-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’affinage wallon de la fonte : premières expérimentations archéologiques et archéométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les savoir-faire métallurgiques antiques et médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances, pp.51-69, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman mapping for the investigation of nanophased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gouadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoubir A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raman imaging. Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-118, 2012, Springer Series in Optical Sciences, 978-3-642-28251-5. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28252-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 - Contribution of iron archaeological artefacts to the estimation of average corrosion rates and the long-term corrosion mechanisms of low-carbon steel buried in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Gérard Béranger; Paolo Piccardo; Henning Matthiesen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion of metallic heritage artefacts: Investigation, conservation and prediction of long term behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Woodhead Publishing, pp.41-76, 2007, European Federation of Corrosion (EFC) Series, 9781845692391. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781845693015.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element contents determined by ICP-AES and ICP-MS at Grenoble on nine obsidian artifacts from Tell Kosak Shamali: Results and inferences on provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nishiaki Y.; Matsutani T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Kosak Shamali, Vol. 2 : The archaeological investigations on the upper Euphrates, Syria. Chalcolithic Technology and Subsistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Museum-University of Tokyo, pp.113-119, 2003, UMUT Monograph 2, 1842171380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of obsidian artefacts in Anatolia: the contribution of the fission track analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arsebuk Guven; Machteld J. Mellink; Wulf Schirmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light on Top of the Black Hill. Studies Presented to Halet Çambel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ege Yayinlari, pp.823-844, 1998, 9789758070206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission-track dating of obsidians and archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cauvin Marie-Claire; Gourgaud Alain; Gratuze Bernard; Arnaud Nicolas; Poupeau Gérard; Poidevin Jean-Louis; Chataigner Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsidienne au Proche et Moyen Orient. Du volcan à l’outil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 738, BAR international series, pp. 53-67, 1998, 0-86054-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La articulación prehispánica costa-Andes en el Suroccidente de Colombia, vista a través de las redes de circulación de obsidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Patiño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cárdenas-Arroyo Felipe; Bray L. Tamara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercambio y comercio entre costa, andes y selva : arqueología y ethnohistoria de Suramérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de los Andes, pp.49-66, 1998, 958-695-001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance studies of obsidian artefacts in Anatolia using the fission-track dating method: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Bigazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehra Yeğingil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cauvin Marie-Claire; Gourgaud Alain; Gratuze Bernard; Arnaud Nicolas; Poupeau Gérard; Poidevin Jean-Louis; Chataigner Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obsidienne au Proche et Moyen Orient. Du volcan à l’outil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 738, BAR international series, pp.69-89, 1998, 0-86054-931-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission track dating and provenience of archaeological obsidian artefacts in Colombia and Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Van den Haute; F. De Corte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Fission-Track Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer, pp.313-324, 1998, Solid Earth Sciences Library, 978-94-015-9133-1. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9133-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation par traces de fission des verres naturels et artificiels. Applications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorighel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scorzelli R. B.; Souza Azevedo I.; Baggio Saitovitch E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essays on Interdisciplinary Topics in Natural Sciences. Memorabilia: Jacques A. Danon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frontières, pp.85-110, 1997, 978-2-86332-222-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IACA Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varadero, Matanzas, Cuba. 2023, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/pqzux⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notizie e scavi della Corsica « torreana »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafica del parteolla, pp.17-30, 2020, 978-88-6791-237-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent varnishes on copper alloys dating from the 19th century: characterization and identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-CC, pp.58-66, 2019, 978-92-9012-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the conservation of paintings on metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel (Suisse), Switzerland. pp.369-377, 2019, 978-92-9012-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses non-destructives d'enduits peints issus de fouilles archéologiques de la mosquée al-Qarawiyyin à Fès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales du Patrimoine Architecturel Méditerranéen - RIPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservation et valorisation du patrimoine architectural et paysage des sites côtiers méditerranéens, Franco Angeli, pp.857-863, 2019, 9788891797339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soin des yeux à l’époque romaine. Apport des analyses physico-chimiques de préparations antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pardon-Labonnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le teint de Phrynè. Thérapeutique et cosmétique dans l’Antiquité, Éditions de Boccard, pp.95-102, 2018, Orient &amp; Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau à l’Ouest : résultats préliminaires sur l’Azilien ancien de l’abri sous roche du Rocher de l’Impératrice (Plougastel-Daoulas, Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, pp.181-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tratamiento de espectros FTIR con el programa PALME: una nueva herramienta para diagnosticar el estado de conservación de hierros arqueológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Veneranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.83-89, 2015, Actas del II Congreso de Conservación y Restauración del Patrimonio Metálico - MetalEspaña 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French lacquers of the 18th century and vernis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM-CC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 2014, 978-92-9012-410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation, compréhension des mécanismes d’altération et conservation des laques asiatiques issues de contexte archéologique et muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, pp.50-56, 2013, 978-2-11-138533-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Assous-Plunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Archives d’Ecologie Préhistorique, Coll. Monographies, Synthèses et Colloques, Toulouse, pp.283-297, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mas de Vignoles X (Nîmes, Gard) : un établissement de plein air du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Écologie Préhistorique, pp.221-238, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et origine de l'obsidienne préhistorique en Méditerranée : un bilan de cinquante années de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.183-191, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of historical buildings: understanding of corrosion mechanisms of metallic rebars in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.30-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of rebars embedded in ancient concrete: correlation between on site testing and corrosion products identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Marie Victoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Marie Victoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, Istanbul Technical University, pp.T71_1-9, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long term indoor atmospheric corrosion of iron: rust layer characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.47-54, 2007, Vol. 2 “Innovative investigation of metal artefacts”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et étude de provenance de l'obsidienne. Un exemple d'approche régionale : les Andes équatoriales (Colombie, Equateur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes transversaux de l’UMR 7041 ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and fission track ages of historical ignimbrite flows : the sillar of Arequipa (Western cordillera, Southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vatin-Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Labrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second symposium international de géodynamique andine - ISAG 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, pp.461-464, 1993, 2-7099-1154-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscience and cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Nenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-94-6239-197-0. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/978-94-6239-198-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01330503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dillmann Philippe; Bellot-Gurlet Ludovic. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.360, 2014, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Cultural Heritage 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topical Collection "Focus Point on Scientific Research in Cultural Heritage 2022", 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topical Collection “Focus Point on Scientific Research in Cultural Heritage "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus Point on Scientific Research in Conservation Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vandenabeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Topical Collection "Focus Point on Scientific Research in Conservation Science"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy in Art and Archaeology II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pages-Camagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (10), pp.961-1237, 2006, Journal of Raman Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère des pépites vertes (enfin résolu!) – A la source des matières colorantes des sites paléolithiques de la vallée de l’Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tomasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne Rhône Alpes 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction des affaires culturelle Auvergne Rhône Alpes - Service régional de l'Archéologie, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye analysis on historical textiles by Raman and Surface-Enhanced Raman Spectroscopies: a focus on resonance phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bilbao Zubiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Labet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Application of Raman Spectroscopy in Art and Archaeology - RAA2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique raw material and unknown perforation techniques: specificities of the lapidary production in the Ceramic Age of the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th Annual Meeting of the SAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible hydrogels for the non-invasive analysis of heritage dyes: introducing a new single-step formulated silver SERS substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Bilbao Zubiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Raman Spectroscopy – ICORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron/Lithium-based flux in 18th century Chinese porcelain enamels: PIXE/PIGE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society - ECerS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron radiation techniques for the characterization and conservation of painted metal objects of industrial heritage (The CoPaiM project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Synchrotron Radiation and Neutrons in Art and Archaeology (SR2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Shearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme et l’obsidienne : circulation d’une matière première au cours de l’histoire reconstituée à partir des signatures géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique "Verres naturels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la Science et la Technologie Verrières (USTV); Société Française de Minéralogie et de Cristallographie (SFMC); Sorbonne Université; Institut de physique du globe de Paris (IPGP), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kergourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of two types of restoration treatments for painted metals: their efficiency and mechanism of protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology - inArt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l'Égypte ancienne : méthodologie d'extraction et de caractérisation pour la datation radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l’Égypte ancienne : méthodologie d’extraction et de caractérisation pour la datation radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du RÉseau Francophone du Radiocarbone : Analyses et InterprétatioN - REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CoPaiM ou la question de la conservation des métaux peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated approach relying on characterisation and radiocarbon dating for the study of textiles from Ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométrie des artefacts : des savoir-faire à la conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques au Top</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167- Orient &amp; Méditerranée, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From obscurity to light: rediscovering Ducos du Hauron’s color photography through the review of his three-color printing processes and Synchrotron micro-analysis of his prints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ploye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of sediments on some extracted iron nails from the recovered Urbieta shipwreck (Gernika, North of Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Estalayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julene Aramendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on the Application of Raman Spectroscopy in Art and Archaeology - RAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic corrosion inhibitors for copper-based artefacts: investigating the mechanism of interaction with an historical corrosion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone ornaments of the Vivé Saladoid site (Martinique): update of data and comparison to contemporary Guadeloupian sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brigdetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile : un marqueur chronologique pour l’Égypte ancienne - approches archéométriques croisées de caractérisation et datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the conservation of paintings on metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the lapidary techniques used by guadeloupean Amerindians (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winterschool Beads and Seals Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent varnishes on copper alloys dating from the 19th century: characterization and identification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal 2019 ICOM-CC Metals Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of Islamic wall paintings from al-Qarawiyyin Mosque in Fez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les huitièmes Rencontres du Patrimoine Architectural Méditerranien (RIPAM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary artwork during the Early Ceramic period in the Antilles, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress for the International Association for Caribbean Archaeology - IACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first major material survey of Pablo Picasso's painted sheet metal sculptures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perdrisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style and raw material used in lapidary artwork during the early Saladoid period (500 B.C. –500 A.D.) in the Lesser Antilles, a way of studying the cultural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of green copper-based organometallic pigments: influence of the organic matrix on the chromatic modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Donnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic rock art at the Rocher du Château site (Bessans, Savoy, France): the input of the coloring matter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRAO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing three organic compounds as corrosion inhibitors for copper-based artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Corrosion Congress - EUROCORR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chacun son rythme : une arythmie entre transformations techniques et symboliques durant les premiers temps de l'Azilien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus ware: an early Ottoman marker of a ceramic technology transition in Western Anatolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Teslenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mineralogical data about exotic material distribution in lapidary artwork during the early Saladoid period (500 B.C. - 500 A.D.) in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists - EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of archaeological objects made of animal hard tissues, using portable and laboratory vibrational spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmard Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Innovation in Art Research and Technology (InArt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parma (Italie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated study of Neolithic rock art at the Rocher du Château, a striking rock on a transalpine route (Bessans, Savoy, Vallée de la Maurienne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thirault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de la microdiffraction de rayons X dans une approche multi-analytique de gemmes amérindiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées de l’Association Bordelaise de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC):use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Archaeological Wear &amp; Residue Analysts - Awrana 2018 - Beyond tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Multi-analytical study of coloring materials used in wall paintings from Banasa (Morocco)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sixième Congrès International de la Physique des Interactions Rayonnement-Matière (PIRM-VI'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités d'analyse des matières osseuses par spectroscopies infrarouge et Raman : du laboratoire au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Travailler l’organique » - Musée du Quai Branly Jacques Chirac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de stratégies de protection d’objets métallique peints : cas des collections scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riddle Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire la glaçure des premières céramiques « turques » dans l’Ouest anatolien : analyse des matériaux et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2017 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectrométrie Raman d'enduits peints issus de fouilles archéologiques de la mosquée al-Qarawiyyin à Fès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation et valorisationdu patrimoine architectural et paysagé des sites côtiers méditerranéens - RIPAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique investigations of Islamic wall paintings from Al-Qarawiyyin Mosque in Fez (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bâtiments et Villes Durables - BVD’17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fès-Meknès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisations et datations d’ossements de momies humaines de la vallée des Rois - KV 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée de rencontres en archéometrie de l’IFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian provenance studies: 5 years of research in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Joannes-Boyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCAS Symposium 2017: Horizons in Australasian Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigment use in Aterian levels from El Mnasra Cave (Temara – Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Amrani El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plougastel-Daoulas 14000 ans avant la Gariguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du « CReAAH ». Archéologie, Archéosciences, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian consumption in the Western Mediterranean during the Neolithic: overview of the analytical strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau à l’Ouest : l’abri sous-roche du Rocher de l’Impératrice (Plougastel-Daoulas, Finistère) et les premiers temps de l’Azilien sur le Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Périgord : les sociétés de la transition du Paléolithique final au début du Mésolithique, Colloque en hommage à G. Célérier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure humaine dans le contexte du Néolithique Impresso-cardial : interprétation du &amp;quot;masque&amp;quot; sculpté de Castellar-Pendimoun (6ème mill. Cal BCE, Alpes-Maritimes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM équipe P2EST et du Master PPA. Systèmes symboliques préhistoriques, représentations, gestes techniques : autour de la figure humaine. Université de Nice Sophia-Antipolis, Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2013, 19e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technical approach for the study of French Decorative Arts furniture and luxury objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percot Aline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th congress on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidisciplinaire de l’obsidienne néolithique en Méditerranée occidentale : le site de Renaghju (Corse du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Méridionales de Préhistoire Récente 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ajaccio – Porticcio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry, manufacture and uses of plant exudates and tars over time in Western Europe and Mediterranean area: new trends and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Assous-Plunian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du vieillissement des résines naturelles sur leur identification par spectroscopie vibrationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 - 18e Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of natural resins by vibrational spectroscopies: impact of their ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsidienne en Méditerranée occidentale : caractérisation géochimique et provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ChimARC / CAI‐RN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d'études de provenance de l'obsidienne préhistorique de Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 années d’études de provenance de l’obsidienne préhistorique en Méditerranée. Un regard archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières premières et circulation des matériaux dans le Néolithique ancien de Renaghju (Sartène, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">128ième Congrès National des Sociétés Historiques et Scientifiques “Corse et Sardaigne préhistoriques : relations et échanges dans le contexte méditerranéen”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bastia, France. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00161635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Jedikian-Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les productions laminaires du gisement de Saint-Michel-du-Touch (Toulouse, Haute-Garonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Carcassonne, France. pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des phases constitutives et de leur cristallinité sur la réactivité de la couche de rouille en corrosion atmosphérique à très long terme. Apport à la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section française du groupe Métal d'ICOM-CC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term atmospheric corrosion mechanisms: Characterization of ancient rust scales on archaeological iron artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirambet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman imaging of ancient rust scales on archaeological iron artefacts for long term atmospheric corrosion mechanisms study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 rd International Conference on the Application of Raman Spectroscopy in Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monte Arci obsidian: new fingerprinting approaches in provenance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Covegno internazional – L'ossidiana del Monte Arci nel Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Pau, Italy. pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsidian characterization from structural properties and provenance studies. The case of the Monte Arci (Sardinia, Italia) obsidians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa B. Scorzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duttine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ossidiana del Monte Arci nel Mediterraneo: recupero dei valori di un territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Oristano, Pau, Italy. pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Raman des pigments et des phases associées aux émaux peints jaunes et verts de porcelaines françaises et chinoises des 17e et 18e siècles : intérêt et limitation de l'analyse multivariée par rapport à l'approche spectroscopique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Vangu Mpaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2023 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le textile, un marqueur chronologique pour l'Égypte ancienne. Méthodologie d'extraction et de caractérisation pour la datation radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2021 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification et la conservation des vernis or sur les bronzes d’ameublement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Truffa-Giachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Alaimo-Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée The International Council of Museums - ICOM Métal France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and origin of the obsidian in the Tyrrhenian zone: the example of prehistoric Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lugliè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sárospatak, Hungary. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary study of painted metal objects for the comprehension of their degradation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multidisciplinaire des objets métalliques peints pour la compréhension de leurs mécanismes de dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genachte-Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Loeper-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Catillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2019 - Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-characterization of a yet unknown gemological material used by Amerindians in the Antilles: sudoite Mg2Al3(Si3Al)O10(OH)8, a mineral from the chlorite group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the earliest bronze metallurgists in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): use-wear and XRF application on a macrolithic toolkit from Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Arts and Archaeology - SR2A 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porthsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless approach to identify binders of German and Italian Modern paintings through portable vibrational spectroscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Percot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Carnazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International Conference on Innovation in Art Research and Technology (InArt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use-wear analysis of the earliest bronze metallurgists’toolkits in Western Europe (end of the 3rd - beginning of the 2nd millenium BC): the examples from Bel air (Lannion) and Kersulec at Plonéour-Lanvern (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Réguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Brisotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus Ware: a study of early Turkish ceramics by a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yona Waksman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics - EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermal transformation of lead carbonates involved in Antique Roman eye care medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Labonnelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive and Microanalytical Techniques in Art and Cultural Heritage - Technart 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bilbao, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the reactivity of zinc oxide with different oils: a vibrational spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Casadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Metal Soaps in Art” conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for the mineral identification of precolumbian lapidary products in Basse-Terre (Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing organic micro-residues by non- or micro-destructive methods: new trends in mass spectrometry (DART TOF) combined with organic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campu Stefanu (Sollacaro, Corsica) Middle Bronze Age amber and glass beads analyses. A new Mycenaean traffics issue in Corsica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Canobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting of the EAA, Czech Republic Interpreting the Archaeological Record : 4000 years of world career – Amber from the Neolithic to Iron Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From material to symbolic functions : pigments and glue residues in Neolithic funerary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th Annual Meeting Society of American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Honolulu, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Pradeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuven, KU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 39th International Symposium on Archaeometry: “50 years of ISA”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Leuven, Belgique, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pigments et des résidus de colle en contexte funéraire au Néolithique moyen II : des matériaux à leur fonction symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011 - 18e colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidary craftsmanship in the Antilles during the Ceramic Period, a renewed and updated analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane de Parthenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2021, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Guadeloupe. 2020, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chanteraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02052413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice à Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SRA Bretagne/Conseil départemental du Finistère. 2018, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures amérindiennes en matériaux lithiques dans les Antilles Françaises : minéralogie, sources géologiques et fabrication. Rapport 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Guadeloupe. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02140132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher du Château (1750 m., Bessans, Savoie). Rapport Final d'Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse de l'âge du Bronze : Corse, Corse-du-Sud, Levie, Cuccuruzzu-Murato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kewin Peche-Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charléne Delefosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 14S0121, Inrap. 2016, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l’Impératrice, Plougastel-Daoulas (Finistère), Rapport de synthèse, opération pluriannuelle 2014-2016, SRA Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPAM. 2016, 195 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rocher de l'Impératrice, Plougastel-Daoulas (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thery-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Régionale des Affaires Culturelles, Service Régional de l'Archéologie de Bretagne. 2015, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire dans le massif du Dévoluy, la vallée du Buëch et les Baronnies (Hautes-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle des composantes allochtones dans les industries lithiques taillées du site de Mourral (Trèbes, Aude), dans Plisson H. (dir.), Productions laminaires remarquables du midi de la France (fin du Néolithique, début de l'âge des métaux), rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bressy-Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie PACA; Service régional de l'archéologie Languedoc-Roussillon. 2004, pp.50-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par analyse élémentaire (PIXE et ICP-MS/-AES) d'un verre naturel : l'obsidienne. Application à l'étude de provenance d'objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la source aux techniques. Méthodologies d'analyses élémentaires et structurales et physico-chimie de matériaux du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie - Paris VI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00540472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId888"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68288FDA"/>
+    <w:nsid w:val="0B2DA869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-bellot-gurlet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7995-6261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168523167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7132-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Caggiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858937v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schr&#246;ter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gay-Mazuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Koli&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06907-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bern&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-07102-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05594-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6612" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292264" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Foasso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp29230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937546v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Colboc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fikri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121557" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinour Mobasher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121917" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.04.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bickel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105532" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Velliky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Wolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Conard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102900" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.57.3.206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mancini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Carnazza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Estalayo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julene Aramendia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia&#8208;camino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5944" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110276" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Hardy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kerfant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61839-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850088v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825541v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fabris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ploye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201712617" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5347" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.87" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Veneranda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Castro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.01.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786112v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12669" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/353/1/012020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemaitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bergamonti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Graiff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tegoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Predieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2016.07.041" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163874" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Costantini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Prieto-Taboada" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5057" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-103G5JGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546565v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.11" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casadio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-016-0061-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0259-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2753" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546564v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.06.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenete Zelleke" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13720" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546562v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gomez-Nubla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.05.011" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000201" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4549" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13DBD664139A76F7F125EB162EB98B27DCC26977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480770v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine T. Faber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13032" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D07A4C25C89F93ADEDA02F95F7A5CC983918E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546559v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4222" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898093v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2274" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544783v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201106488" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC72FF9D15C7C9088E9E3348E0E08050C0221C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481496v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duhamel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00608e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455444v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ay41278d" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.014" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465927v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Perez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aranda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0499-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37132B65E8D0E637FFC2C6C0BAF9218D633A2BFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665913v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2828" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817B62C8ADC39AC0B85024970070F49A681245D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2765" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665916v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc C." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278210Y.0000000013" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883888v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665923v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelon Olivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louis S&#233;f&#233;riad&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7613" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676899v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Matthiesen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805017" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CKT1Q2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676894v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SM1FVS0V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477440v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.8.147" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851292v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pelon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.03.008" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1701J1B7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1659" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN9JK60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1581" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6LGFF89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1615" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120401v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112137v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salomon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.216" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBQ39W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689126v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.217" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K0V63N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689122v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beranger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.05.029" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDF2GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315905v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertholon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1130" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859310v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851284v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1048" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090862v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00299-0" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-739CMH80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842081v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832835v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Keller" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790737v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00132-4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TJQ6J2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832717v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bigazzi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Oddone" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4487(99)00157-2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WSFC1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832714v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790745v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)01089-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797873v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0396" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C707EBD199E3E3EE90205EB219FCC149D75B4727/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832713v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839562v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouchard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Widemann" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839418v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839424v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vatin-Perignon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Oliver" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Venu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0895-9811(96)00030-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DCD999EFF546D8D91BDA3DE25385C8BF77D15D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895082v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Toro Villegas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865876v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9190" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9190" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531270v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5884" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5884" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102543v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90617-1_9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445233v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634384v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.2991/978-94-6239-198-7_7#aboutcontent" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_7" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552260v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4090" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363751v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813001634" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552275v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Madariaga" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Science-Technology-and-Cultural-Heritage/Rogerio-Candelera/p/book/9781138027442" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474496v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865079v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-642-28252-2_3.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28252-2_3" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865769v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger G&#233;rard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845693015.41" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865764v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268912v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Ye&#287;ingil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865767v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gnecco" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#243;genes Pati&#241;o" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865766v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839414v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9133-1_20" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864664v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382715v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Michel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354686v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Normand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610740v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003519v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Aubin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pardon-Labonnelie" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270492v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a-Camino" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279161v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vandenberghe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552272v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marescot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628439v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585225v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119980v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Elisabeth" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vincent" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133524v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marie Victoire" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270518v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094884v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133522v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01330503v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/cn/book/9789462391970" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552259v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003791v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003735v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532298v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859309v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048464v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721665v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172328v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172404v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704862v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995881v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper Attia" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588042v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995875v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995866v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catillon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179806v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995856v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003593v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994004v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995833v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia-Camino" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995852v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ferrari" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gallien" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995822v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560005v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676506v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993221v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perdrisot" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079989v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993215v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993130v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmard Claire" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880387v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fikri" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amraoui" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140072v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995789v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ait Lyazidi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997898v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003657v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931706v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965648v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondetti" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walter" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Amrani El Hassani" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009536v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081551v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729476v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194051v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194048v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676440v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729558v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266680v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jedikian-Cap" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159137v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159100v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159091v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400128v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Villeneuve" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400116v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010547v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu Mpaka" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995890v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995894v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa-Giachet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alaimo-Galli" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942659v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Catillon" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997712v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140065v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964345v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997882v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Labonnelie" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010563v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540452v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046342v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833489v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194053v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089847v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052428v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052413v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140132v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01505006v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ne Delefosse" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009458v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Faure" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude James" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315287v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00540472v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-bellot-gurlet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7995-6261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168523167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-7132-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;a Ja&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delqu&#233;-Koli&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858937v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schr&#246;ter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gay-Mazuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Caggiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazzoleni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Barone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06907-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Caffy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bern&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.07.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-07102-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Burlot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116746" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6600" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05594-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colorants2010004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Foasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brambilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp29230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Fikri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amraoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Colboc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moguelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784265v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahinour Mobasher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bickel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105532" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03478545v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Geigl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10759" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Velliky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Wolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Conard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102900" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5741/GEMS.57.3.206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mancini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Carnazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122159" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15250" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Estalayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julene Aramendia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia&#8208;camino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00999-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424450v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15107" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Dauphin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Lo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Hardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kerfant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61839-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.05.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850088v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fabris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Langlois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ploye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201712617" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5347" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.87" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Veneranda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Castro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.01.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12669" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/353/1/012020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gourrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chadefaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lemaitre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reynolds" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176179" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940307v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546573v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bergamonti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Graiff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tegoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Predieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2016.07.041" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canobbio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173037" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110728v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625767v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Bretzke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552263v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Costantini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Prieto-Taboada" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5057" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-103G5JGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399932v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163874" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455522v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casadio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-016-0061-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546566v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4759" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546565v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2015.11" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546571v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0259-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Gianni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6020056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2753" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449407v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bosansky" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14599" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morillas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Maguregui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.06.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546561v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-014-0206-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenete Zelleke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13720" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552262v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2722" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546562v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gomez-Nubla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.05.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100046v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278214Y.0000000201" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455436v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.05.059" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546556v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4549" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13DBD664139A76F7F125EB162EB98B27DCC26977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01481348v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pare" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine T. Faber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13032" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D07A4C25C89F93ADEDA02F95F7A5CC983918E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279153v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4565" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M&#233;nager" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4222" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544783v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201106488" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC72FF9D15C7C9088E9E3348E0E08050C0221C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898093v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2274" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455444v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ay41278d" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481496v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duhamel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00608e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455432v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.014" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465927v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Perez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aranda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-012-0499-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37132B65E8D0E637FFC2C6C0BAF9218D633A2BFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2828" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/817B62C8ADC39AC0B85024970070F49A681245D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665910v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3114" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601457v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665918v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2765" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665916v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc C." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743278210Y.0000000013" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Echard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2693" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex von Bohlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905131" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1312PC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132317v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200905131" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PT1T68V4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883888v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelon Olivier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louis S&#233;f&#233;riad&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7613" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676899v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Matthiesen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805017" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CKT1Q2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676894v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.200805019" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SM1FVS0V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676897v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477440v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.8.147" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorighel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.03.008" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1701J1B7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408990v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.02.007" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851292v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pelon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.07.005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676916v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1659" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JN9JK60M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315896v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1615" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1581" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6LGFF89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155217v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120401v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689126v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.217" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8K0V63N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112137v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salomon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.216" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBQ39W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689122v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beranger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.05.029" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJDF2GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1195" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR470D4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315905v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertholon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1130" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859310v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842079v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851284v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Santallier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1048" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090862v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cauvin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delerue" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00299-0" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-739CMH80-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842081v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832835v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Keller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa B. Scorzelli" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090851v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/syria.2001.7727" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689131v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salotti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dubois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louchart" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1671" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790737v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00132-4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TJQ6J2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832717v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bigazzi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Oddone" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4487(99)00157-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WSFC1M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dran" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1999.0396" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C707EBD199E3E3EE90205EB219FCC149D75B4727/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832714v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790745v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)01089-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832713v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839562v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouchard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Widemann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839418v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839424v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vatin-Perignon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Oliver" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Venu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0895-9811(96)00030-2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DCD999EFF546D8D91BDA3DE25385C8BF77D15D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895082v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Toro Villegas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865876v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9190" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9190" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531270v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5884" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5884" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102543v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90617-1_9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445233v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634384v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.2991/978-94-6239-198-7_7#aboutcontent" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7_7" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363751v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813001634" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552260v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001634" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4090" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552275v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Madariaga" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Science-Technology-and-Cultural-Heritage/Rogerio-Candelera/p/book/9781138027442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895085v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474496v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865079v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-642-28252-2_3.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28252-2_3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865769v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger G&#233;rard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845693015.41" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865186v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268912v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Ye&#287;ingil" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865764v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865767v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gnecco" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#243;genes Pati&#241;o" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865766v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839414v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9133-1_20" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864664v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039422v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382715v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Michel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Paris" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354686v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gordon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Normand" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610740v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003519v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Aubin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pardon-Labonnelie" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110687v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270492v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a-Camino" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279161v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vandenberghe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552272v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marescot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628439v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585225v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119980v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Elisabeth" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cailleux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vincent" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133524v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marie Victoire" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marie Victoire" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270518v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094884v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133522v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01330503v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Nenner" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/cn/book/9789462391970" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-6239-198-7" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552259v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003791v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003735v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532298v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859309v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549684v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048464v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721665v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172328v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172404v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704862v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995881v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper Attia" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588042v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995875v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995866v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Catillon" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995856v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04179806v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003593v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995833v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia-Camino" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995852v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ferrari" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gallien" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264081v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03994004v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995822v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140071v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676506v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560005v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264085v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993221v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perdrisot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140067v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993195v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Donnici" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993215v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079989v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993149v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Waksman" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Teslenko" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140077v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993130v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmard Claire" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140072v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724873v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880387v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fikri" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amraoui" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997898v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993104v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995789v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Ait Lyazidi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003657v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931706v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965648v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondetti" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walter" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Amrani El Hassani" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009536v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081551v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079840v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279158v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percot Aline" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729476v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046362v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194048v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194051v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676440v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432958v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729558v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161635v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266680v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jedikian-Cap" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159137v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159100v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159091v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400128v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Villeneuve" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400116v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010547v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Vangu Mpaka" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995890v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995894v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa-Giachet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Alaimo-Galli" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997712v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Catillon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942659v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140065v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724886v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964345v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724893v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997874v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maury" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997882v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Labonnelie" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010563v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540452v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046342v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617499v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833489v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194053v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089847v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052428v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052413v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183379v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02140132v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01505006v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;ne Delefosse" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laurent" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080901v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079895v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thery-Parisot" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009458v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Faure" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude James" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263758v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaquer" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergely" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315287v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00540472v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>