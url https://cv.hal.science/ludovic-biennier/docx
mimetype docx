--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -186,1021 +186,1021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-induced evolution: Tracing the fate of coronene in astrophysical environments</w:t>
+                <w:t xml:space="preserve">Branching ratios and mechanisms of the reactions of Ar+ with CH4 and C2H4 at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.K. Singh</w:t>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simon</w:t>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakraborty</w:t>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 704, pp.A345. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (8), pp.084307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407104v1</w:t>
+                <w:t xml:space="preserve">hal-05587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of shock-induced dissociation of buckminsterfullerene and astrophysical insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shock-induced evolution: Tracing the fate of coronene in astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Lacinbala</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347035⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431010v1</w:t>
+                <w:t xml:space="preserve">hal-05407104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Laboratory investigation of shock-induced dissociation of buckminsterfullerene and astrophysical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Demes</w:t>
+                <w:t xml:space="preserve">S. Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">R. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">O. Lacinbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634107v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durif</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Messinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195931v1</w:t>
+                <w:t xml:space="preserve">hal-03634107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3 . 4 μ m absorption in Titan’s stratosphere: Contribution of ethane, propane, butane and complex hydrogenated organics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new instrument for kinetics and branching ratio studies of gas phase collisional processes at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cours</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cordier</w:t>
+                <w:t xml:space="preserve">J.P. Messinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Seignovert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113571⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.014102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440192v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3 . 4 μ m absorption in Titan’s stratosphere: Contribution of ethane, propane, butane and complex hydrogenated organics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+                <w:t xml:space="preserve">D. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Demyk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">B. Seignovert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (9), pp.1540-1548. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 339, pp.113571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934562v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption Spectroscopy of Solid-Phase Fullerene C 60 between 1.65 and 2.78 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lekkas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.1540-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149464v1</w:t>
+                <w:t xml:space="preserve">hal-02934562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propane Clusters in Titan’s Lower Atmosphere: Insights from a Combined Theory/Laboratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,3006 +1271,3140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">A. Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+                <w:t xml:space="preserve">hal-02149464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A. Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-wave processing of C60 in hydrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Singh</w:t>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508400v1</w:t>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">Shock-wave processing of C60 in hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kłos</w:t>
+                <w:t xml:space="preserve">V. Jayaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lique</w:t>
+                <w:t xml:space="preserve">Nicolas Suas-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Trolez</w:t>
+                <w:t xml:space="preserve">M.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367245v1</w:t>
+                <w:t xml:space="preserve">hal-01508400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
+                <w:t xml:space="preserve">J. Kłos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272629v1</w:t>
+                <w:t xml:space="preserve">hal-01367245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
+                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. W. Jasper</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301357v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of nitrile anions in the interstellar medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Jasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938817⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), pp.113401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263246v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reaction kinetics of CN‑ + HC3N and implications for the growth of anions in Titan's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chemistry of nitrile anions in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1702, pp.090009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940997v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature reaction kinetics of CN(v = 0) with C2H4 and C2H6 and vibrational relaxation of CN(v = 1) with Ar and He</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+                <w:t xml:space="preserve">Low temperature reaction kinetics of CN‑ + HC3N and implications for the growth of anions in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Kalugina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138 (12), pp.124308. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 227, pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826856v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature kinetics of the reaction between CN and hydrocarbons using a novel high-enthalpy flow tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">High temperature reaction kinetics of CN(v = 0) with C2H4 and C2H6 and vibrational relaxation of CN(v = 1) with Ar and He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Kalugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.20730⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (12), pp.124308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908188v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and the diffuse interstellar bands: a survey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Salama</w:t>
+                <w:t xml:space="preserve">High-temperature kinetics of the reaction between CN and hydrocarbons using a novel high-enthalpy flow tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Galazutdinov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Beletsky</w:t>
+                <w:t xml:space="preserve">Edouard Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/154⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.753-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711698v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the role of polycyclic aromatic hydrocarbon condensation in haze formation in Jupiter's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 532, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and the diffuse interstellar bands: a survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">G. A. Galazutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.I. Lunine</w:t>
+                <w:t xml:space="preserve">J. Krełowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Y. Beletsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 728 (2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623329v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vijayanand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">J.I. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zahnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (41), pp.11263. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727 (2), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672055v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of PAHs in the Formation of Soot: Pyrene Dimerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct Infrared Absorption Spectroscopy of Benzene Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vijayanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+                <w:t xml:space="preserve">E. Arunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz101033t⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (41), pp.11263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp204628g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733140v1</w:t>
+                <w:t xml:space="preserve">hal-00672055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circumstellar carbonaceous dust analogues produced by pyrolysis of acetylene in a porous graphite reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of PAHs in the Formation of Soot: Pyrene Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bataille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian R. Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.07.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (19), pp.2962-2967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz101033t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662491v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding reactivity at very low temperatures: the reactions of oxygen atoms with alkenes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of circumstellar carbonaceous dust analogues produced by pyrolysis of acetylene in a porous graphite reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Georgievskii</w:t>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 317 (5834), pp.102-5. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (14), pp.3295-3305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1142373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671504v1</w:t>
+                <w:t xml:space="preserve">hal-00662491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+                <w:t xml:space="preserve">Understanding reactivity at very low temperatures: the reactions of oxygen atoms with alkenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Yuri Georgievskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Wulff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44 (7), pp.1267-1279. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5834), pp.102-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1142373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00653249v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory measurements of the recombination of PAH ions with electrons: implications for the PAH charge state in interstellar clouds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Foutel-Richard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (7), pp.1267-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B516858A⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653379v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laboratory measurements of the recombination of PAH ions with electrons: implications for the PAH charge state in interstellar clouds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alsayed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Foutel-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Novotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.289-301; discussion 347-74, 449-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B516858A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653467v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 326 (2-3), pp.445-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653283v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of anode–cathode spacing in a pulsed discharge nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H.P. Broks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J.M. Brok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J.A.M. van Der Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (11), pp.1442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4280,7354 +4414,7354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shocked-induced evolution of PAHs in astrophysical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical processes of astrophysical interest: Astrochemistry at the JWST era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of cosmic carbon dust analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worksop on Interstellar Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of shock-induced processing of dust analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GDR EMIE : Spectroscopies d'intérêt astrophysique et observations à l'Observatoire de Haute- Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR EMIE, May 2025, Saint Michel L'Observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of cosmic carbon dust analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISc day symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bangalore (Indian Institute of Science), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of carbons: astrophysical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Molecular Nanostructures in Space (Nanospace) COST Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory astrophysics with shock tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Molecular Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysique de laboratoire avec des tubes à choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme National de Physique Stellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of carbons: astrophysical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Astronomical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: insights from experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical processes of astrophysical interest: Towards the detection of new species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CosmicPAH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs et poussières : apports de l'astrophysique de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Programme National de Physique Stellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiscipinary approach to understand the chemistry of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taming the Uncertainty Monster: Lessons from Astrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-LTE infrared spectrum of jet-cooled naphtalene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Mulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory astrophysics with shock tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy and Dynamics of Molecules and Clusters SDMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Malpe, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstellar and planetary ion chemistry and spectroscopy with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA 2020 European Conference on Laboratory Astrophysics - linking dust, ice and gas in space.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Invited Seminar] Cold chemistry with supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Roland Wester's Group Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Cold chemistry with supersonic flows</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roland Wester's Group Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385991v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of dust lifecycle and chemical pathways towards molecular complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Astrophysique moléculaire : Les approches expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared Astronomy and Astrophysical Dust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pune, Inde</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380020v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysique moléculaire : Les approches expérimentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laboratory investigation of dust lifecycle and chemical pathways towards molecular complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared Astronomy and Astrophysical Dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161377v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage chimique, processus physico-chimiques fondamentaux : aux interfaces de PCMI et PNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque quadriennal de bilan et prospective du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence biennale PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring molecular complexity with supersonic uniform flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrochemistry in the THz domain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chemistry and physics with supersonic uniform flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Astrophysique de laboratoire" du Programme National de Physique Stellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Plénière GDR Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of PAH or HAC below 900 km in the Titan's stratosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS/EPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la complexité moléculaire : voies physiques et chimiques froides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Workshop "Gas-phase PAH research for the interstellar medium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory astrophysics with uniform supersonic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTROSCOPY AND DYNAMICS OF MOLECULES AND CLUSTERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Puri, Orissa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les réactions entre espèces neutres en milieu contrôlé à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Température : contrôle et réactivité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Warm Universe. Astrochemistry at Intermediate and Elevated Temperatures, Open Working Group Meeting of the EU COST Action "The Chemical Cosmos: Understanding Chemistry in Astronomical Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation des PAHs dans les enveloppes circumstellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the condensation of PAHs in planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Fifth Workshop on ‘Titan Chemistry – Observations, Experiments, Computations, and Modeling’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Poipu Koloa, Kauai, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706633v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the condensation of PAHs in planetary atmospheres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. W. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Workshop on ‘Titan Chemistry – Observations, Experiments, Computations, and Modeling’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Poipu Koloa, Kauai, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130282v1</w:t>
+                <w:t xml:space="preserve">hal-00706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zahnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the condensation of PAHs in the envelopes of carbon rich stars : insights from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: PAHs and the universe: A symposium to celebrate the 25th anniversary of the PAH hypothesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimerization of molecular species in supersonic uniform flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPS-PTI meeting: "Spectroscopic and theoretical characterization of molecular clusters in the water vapour"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Anthracene Dimerization from 50 K to 500 K : Implications to the Stability of PAHs Clusters in the Astrophysical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de la Dimérisation des HAPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Grains 2007"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From PAH molecules to carbonaceous nanoparticles in the laboratory and in circumstellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Molecular Universe: an International Meeting on the Physics and Chemistry of the Interstellar Medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the formation of carbon dust particles from PAH molecules in the laboratory and in circumstellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmic dust Near &amp; Far</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733324v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733174v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-LTE infrared spectroscopy of jet-cooled naphthalene and its dissociation products for astrochemical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is neutral C60 molecule a carrier of the diffuse interstellar bands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR EMIE - Réunion Plénière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Instrument For Kinetics and Branching Ratio Studies of Gas Phase Collisional Processes at Very Low Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Quadmarts Network Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité Des Ions Dans Les Environnements Astrophysiques Froids : Nouveau Dispositif Expérimental CRESU-SIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion chemistry for cold astrophysical environments: a new mass Selective Ion Source coupled with a uniform supersonic cold flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raptakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Klos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMIE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mass Selective Transfer Line for the Injection of Molecular Ions in a Cold Uniform Supersonic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring water dimer formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex nitrile molecules in astrophysical environments: low temperature kinetic study of C3N- with cyanoacetylene HC3N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des anions nitriles dans l’atmosphère de Titan : cinétique de la réaction CN- + HC3N de 300 à 50K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier CNES - Evolution de la matiere organique dans les milieux interplanetaire et interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11637,583 +11771,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Astrophysics, General Definition of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Demyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-65093-6_5539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Astrophysics, General Definition of [Live]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ion Chemistry in Uniform Supersonic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Demyk</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5539-1⟩</w:t>
+              <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific Publishing Co., pp.173-241, 2022, 9781800610996; 9781800610989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781800610996_0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856863v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Chemistry in Uniform Supersonic Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laboratory Astrophysics, General Definition of [Live]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Mitchell</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9781800610996_0003⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-3, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5539-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931380v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Chemistry: Reactive Bimolecular Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Monnerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas-Phase Chemistry in Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing; IOP Publishing, pp.3-1-3-48, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2514-3433/aae1b5ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Condensation of PAHs in the Envelope of IRC +10216</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Joblin &amp; A.G.G.M. Tielens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAHs and the Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS Publications Series, pp.191-199, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1146020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12223,105 +12357,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Univers dans un mouchoir de poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12389,51 +12523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F394189"/>
+    <w:nsid w:val="E2CFF4BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12620,51 +12754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-biennier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7750-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125021674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1618-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Galazutdinov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kre&#322;owski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beletsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/154" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406506v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406546v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295818v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130356v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916413v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5539" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5539-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276228v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5ch3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-biennier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7750-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125021674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1618-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Galazutdinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kre&#322;owski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beletsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5539" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5539-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5ch3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>