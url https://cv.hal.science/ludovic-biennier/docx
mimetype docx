--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1137,563 +1137,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propane Clusters in Titan’s Lower Atmosphere: Insights from a Combined Theory/Laboratory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durif</w:t>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lavvas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Calvo</w:t>
+                <w:t xml:space="preserve">A. Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1743⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276215v1</w:t>
+                <w:t xml:space="preserve">hal-02149464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Propane Clusters in Titan’s Lower Atmosphere: Insights from a Combined Theory/Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanastasiou</w:t>
+                <w:t xml:space="preserve">P. Lavvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lekkas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">F Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.676-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149464v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardez</w:t>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
+              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774214v1</w:t>
+                <w:t xml:space="preserve">hal-01806935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;New investigation of the nu(3) C-H stretching region of (CH4)-C-12 through the analysis of high temperature infrared emission spectra&amp;quot; (vol 148, 134306, 2018)</w:t>
+                <w:t xml:space="preserve">New investigation of the ν 3 C-H stretching region of 12CH4 through the analysis of high temperature infrared emission spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Amyay</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gardez</w:t>
+                <w:t xml:space="preserve">A. Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vander Auwera</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148 (16), pp.169902. </w:t>
+              <w:t xml:space="preserve">, 2018, 148 (13), pp.134306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806935v1</w:t>
+                <w:t xml:space="preserve">hal-01774214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-wave processing of C60 in hydrogen</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,64 +1947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Kinetics of the First Steps of Water Cluster Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 227, pp.123-131. </w:t>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Kalugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature kinetics of the reaction between CN and hydrocarbons using a novel high-enthalpy flow tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,295 +2752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the role of polycyclic aromatic hydrocarbon condensation in haze formation in Jupiter's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and the diffuse interstellar bands: a survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Galazutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krełowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">Y. Beletsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 532, pp.1-7. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728 (2), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713937v1</w:t>
+                <w:t xml:space="preserve">hal-00711698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons and the diffuse interstellar bands: a survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the role of polycyclic aromatic hydrocarbon condensation in haze formation in Jupiter's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Salama</w:t>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Galazutdinov</w:t>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krełowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Beletsky</w:t>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 728 (2), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 532, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711698v1</w:t>
+                <w:t xml:space="preserve">hal-00713937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Volatile Enrichments and Heavy Element Content in HD 189733b</w:t>
               </w:r>
@@ -3290,77 +3290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of PAHs in the Formation of Soot: Pyrene Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R. Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,77 +3566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding reactivity at very low temperatures: the reactions of oxygen atoms with alkenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Georgievskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,289 +3982,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Goulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653467v1</w:t>
+                <w:t xml:space="preserve">hal-00653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of anthracene with CH radicals: an experimental study of the kinetics between 58 and 470 K.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow dynamics of a pulsed planar expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Salama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (9), pp.3132-7. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 326 (2-3), pp.445-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp054537g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653283v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of anode–cathode spacing in a pulsed discharge nozzle</w:t>
               </w:r>
@@ -4698,165 +4698,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of carbons: astrophysical insights</w:t>
+                <w:t xml:space="preserve">Laboratory astrophysics with shock tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Molecular Nanostructures in Space (Nanospace) COST Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Molecular Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801263v1</w:t>
+                <w:t xml:space="preserve">hal-04801247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory astrophysics with shock tubes</w:t>
+                <w:t xml:space="preserve">Laboratory investigation of shock-induced processing of carbons: astrophysical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Molecular Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Carbon Molecular Nanostructures in Space (Nanospace) COST Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801247v1</w:t>
+                <w:t xml:space="preserve">hal-04801263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysique de laboratoire avec des tubes à choc</w:t>
               </w:r>
@@ -5043,293 +5043,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Lique</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715931v1</w:t>
+                <w:t xml:space="preserve">hal-03715929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhadip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953688v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5388,307 +5388,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sándor Demes</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715929v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-induced destruction of fullerenes and cosmic dust analogues: a laboratory perspective</w:t>
+                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CosmicPAH 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856868v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chocs et poussières : apports de l'astrophysique de laboratoire</w:t>
               </w:r>
@@ -6666,51 +6666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,471 +6966,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold chemistry and physics with supersonic uniform flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476728v1</w:t>
+                <w:t xml:space="preserve">hal-02386030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold chemistry and physics with supersonic uniform flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature kinetics of the first steps of water cluster formatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386030v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et destruction des espèces carbonées dans les enveloppes circumstellaires</w:t>
               </w:r>
@@ -7511,51 +7511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7761,90 +7761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
@@ -7867,152 +7867,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la complexité moléculaire : voies physiques et chimiques froides</w:t>
               </w:r>
@@ -8061,152 +8061,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory astrophysics with uniform supersonic expansions</w:t>
               </w:r>
@@ -8313,51 +8313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
@@ -8501,299 +8501,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer les réactions entre espèces neutres en milieu contrôlé à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Atelier "Température : contrôle et réactivité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914573v1</w:t>
+                <w:t xml:space="preserve">hal-01130299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les réactions entre espèces neutres en milieu contrôlé à basse température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Température : contrôle et réactivité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130299v1</w:t>
+                <w:t xml:space="preserve">hal-00914415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature spectroscopy of methane: contribution to exoplanet and brown dwarf opacities in the infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">High Temperature IR Emission Spectroscopy for Astrophysical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Spectroscopy of methane and derived molecules for atmospheric and planetary applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dole, France</w:t>
+              <w:t xml:space="preserve">Kick-Off Meeting of the International Research Group "HiresMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914415v1</w:t>
+                <w:t xml:space="preserve">hal-00914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
               </w:r>
@@ -9131,346 +9131,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lunine</w:t>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zahnie</w:t>
+                <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
+              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515844v1</w:t>
+                <w:t xml:space="preserve">hal-00916324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the condensation of PAHs in the envelopes of carbon rich stars : insights from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: PAHs and the universe: A symposium to celebrate the 25th anniversary of the PAH hypothesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les enveloppes circumstellaires des géantes rouges en laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Volatile Enrichments in HD189733b from Internal Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moudens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Gardez</w:t>
+                <w:t xml:space="preserve">K. Zahnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rowe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Programme National de la Physique Stellaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pasadena CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916324v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimerization of molecular species in supersonic uniform flows</w:t>
               </w:r>
@@ -9519,204 +9519,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Anthracene Dimerization from 50 K to 500 K : Implications to the Stability of PAHs Clusters in the Astrophysical Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">From PAH molecules to carbonaceous nanoparticles in the laboratory and in circumstellar envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">The Molecular Universe: an International Meeting on the Physics and Chemistry of the Interstellar Medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733331v1</w:t>
+                <w:t xml:space="preserve">hal-00733314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale de la Dimérisation des HAPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9748,230 +9748,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From PAH molecules to carbonaceous nanoparticles in the laboratory and in circumstellar envelopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Anthracene Dimerization from 50 K to 500 K : Implications to the Stability of PAHs Clusters in the Astrophysical Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Molecular Universe: an International Meeting on the Physics and Chemistry of the Interstellar Medium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Astrophysical Chemistry Group on "High Temperature Astrochemistry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733314v1</w:t>
+                <w:t xml:space="preserve">hal-00733331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the formation of carbon dust particles from PAH molecules in the laboratory and in circumstellar envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmic dust Near &amp; Far</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9990,260 +9990,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733174v1</w:t>
+                <w:t xml:space="preserve">hal-00733324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nucleation and growth of carbonaceous nanoparticules from molecular precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of elementary processes relevant to the growth of carbon-containing molecules and particles Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Berteloite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on "Titan: Observations, Experiments, Computations and Modeling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733324v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10550,51 +10550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10675,64 +10675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
@@ -10938,51 +10938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raptakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
@@ -11132,51 +11132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11378,51 +11378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring water dimer formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11430,51 +11430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
@@ -11516,64 +11516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex nitrile molecules in astrophysical environments: low temperature kinetic study of C3N- with cyanoacetylene HC3N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11870,235 +11870,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Chemistry in Uniform Supersonic Flows</w:t>
+                <w:t xml:space="preserve">Laboratory Astrophysics, General Definition of [Live]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.B. Mitchell</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Demyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9781800610996_0003⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-3, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5539-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931380v1</w:t>
+                <w:t xml:space="preserve">hal-03856863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Astrophysics, General Definition of [Live]</w:t>
+                <w:t xml:space="preserve">Ion Chemistry in Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Demyk</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-3, 2022, </w:t>
+              <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific Publishing Co., pp.173-241, 2022, 9781800610996; 9781800610989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_5539-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9781800610996_0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856863v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase Chemistry: Reactive Bimolecular Collisions</w:t>
               </w:r>
@@ -12214,90 +12214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Condensation of PAHs in the Envelope of IRC +10216</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijayanand Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Joblin &amp; A.G.G.M. Tielens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAHs and the Universe</w:t>
@@ -12523,51 +12523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2CFF4BB"/>
+    <w:nsid w:val="4912D88A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12754,51 +12754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-biennier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7750-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125021674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1618-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Galazutdinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kre&#322;owski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beletsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801263v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386030v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5539" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5539-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5ch3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-biennier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7750-3042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125021674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1618-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Singh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yurchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacinbala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Messinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029991" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seignovert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhadip Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Demyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavvas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Calvo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gardez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vander Auwera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jayaram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suas-David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Jasper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.113401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hugo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20730" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DV9LX2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Salama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Galazutdinov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kre&#322;owski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beletsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Chandrasekaran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Klippenstein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lunine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc C. Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zahnle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vijayanand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arunan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204628g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Sims" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R. Rowe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz101033t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.07.050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DXBJH89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Georgievskii" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142373" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Goulay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Le Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054537g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QH6VR32G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0V9GZN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H.P. Broks" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.M. Brok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.A.M. van Der Mullen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WJC9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801293v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380121v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jasper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Klippenstein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cours" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130356v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130299v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rowe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515844v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zahnie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733332v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733331v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733324v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Berteloite" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744992v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecomte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Dudas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728091v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rutkowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5539" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856863v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_5539-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276228v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Picard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5ch3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1146020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>