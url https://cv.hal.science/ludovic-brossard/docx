--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -395,390 +395,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can precision livestock farming contribute to the principles of agroecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772924v1</w:t>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moderate forced physical activity on behaviour, lameness and osteochondrosis in growing pigs from two divergent lines selected for feed efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+                <w:t xml:space="preserve">How can precision livestock farming contribute to the principles of agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cantaloube</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.8-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667834v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts and their association with performance and excretion traits in growing pigs</w:t>
               </w:r>
@@ -875,239 +875,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThermiPig simule les performances des porcs selon le climat</w:t>
+                <w:t xml:space="preserve">Bayesian comparison of models for precision feeding and management in growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Maciej Misiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Marcon</w:t>
+                <w:t xml:space="preserve">João A.N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Porc - Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2021.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173366v1</w:t>
+                <w:t xml:space="preserve">hal-03356960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian comparison of models for precision feeding and management in growing-finishing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João A.N. Filipe</w:t>
+                <w:t xml:space="preserve">ThermiPig simule les performances des porcs selon le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Porc - Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356960v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly feed formulation and on-farm feed production as ways to reduce the environmental impacts of pig production without consequences on animal performance</w:t>
               </w:r>
@@ -1223,64 +1223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to adapt pig buildings to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1357,64 +1357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Komasilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.1300 - 1306. </w:t>
@@ -1684,481 +1684,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t>
+                <w:t xml:space="preserve">An acute challenge with a deoxynivalenol-contaminated diet has short- and long-term effects on performance and feeding behavior in finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Jennewein</w:t>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (12), pp.5209-5221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407782v1</w:t>
+                <w:t xml:space="preserve">hal-02623870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bonne dose pour le cochon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Scattering of Near-Resonant Light by a Dense, Microscopic Cloud of Cold Two-Level Atoms: Experiment versus Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Jennewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.053816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.053816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628206v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interactions between farmer practices and fattening pig performances with an individual-based model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bonne dose pour le cochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858524v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acute challenge with a deoxynivalenol-contaminated diet has short- and long-term effects on performance and feeding behavior in finishing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling interactions between farmer practices and fattening pig performances with an individual-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (12), pp.5209-5221. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1277-1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/sky378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623870v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux nutritionnels et marge sur coût alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,325 +2626,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genetic relationships between growth and feed intake curves and feed efficiency and amino acid requirements in the growing pig</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches à l'Inra sur l'élevage de précision en production porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194018v1</w:t>
+                <w:t xml:space="preserve">hal-01211059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches à l'Inra sur l'élevage de précision en production porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and genetic relationships between growth and feed intake curves and feed efficiency and amino acid requirements in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211059v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of in vivo and in silico growth performance and variability in pigs when applying a feeding strategy designed by simulation to control the variability of slaughter weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (11/12), pp.1939-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,103 +2978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la variabilité des porcs en croissance dans la modélisation des besoins nutritionnels pour optimiser l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (Casdar - Innovation-Partenariat 2009), pp.283-296. </w:t>
@@ -3106,278 +3106,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for variability among individual pigs in deterministic growth models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113000554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210387v1</w:t>
+                <w:t xml:space="preserve">hal-01001321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Merour</w:t>
+                <w:t xml:space="preserve">Accounting for variability among individual pigs in deterministic growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.1265-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113000554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001321v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of immunization against GnRF on nutrient requirements of male pigs</w:t>
               </w:r>
@@ -3491,260 +3491,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la variabilité individuelle dans la modélisation de la réponse des porcs en croissance aux apports alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.17-27</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210473v1</w:t>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la variabilité individuelle dans la modélisation de la réponse des porcs en croissance aux apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis on the effects of the physical environment, animal traits, feeder and feed characteristics on the feeding behaviour and performance of growing-finishing pigs</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision pork production: predicting the impact of nutritional strategies on carcass quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to the isoleucine concentration in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,441 +4377,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barea</w:t>
+                <w:t xml:space="preserve">A meta-analysis of the combined effect of housing and environmental enrichment characteristics on the behaviour and performance of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cirera</w:t>
+                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen L. Edged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3-4), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656703v1</w:t>
+                <w:t xml:space="preserve">hal-02658618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Compounder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of the combined effect of housing and environmental enrichment characteristics on the behaviour and performance of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averós</w:t>
+                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Compounder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658618v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the effects of space allowance, group size and floor characteristics on the lying behaviour of growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,51 +4953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (12), pp.4022-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rivest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (8), pp.1114-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5282,90 +5282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,90 +5399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivel económico óptimo de inclusión de aminoácidos en piensos para cerdos de engorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5520,90 +5520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum économique du niveau en acides aminés dans les aliments pour porcs charcutiers. Impact du contexte de prix des matières premières et de la conduite d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6325,632 +6325,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs do not look at the clock; why should we do it then with precision livestock feeding?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Performance de croissance et composition corporelle du porc suite à un apport limitant en protéines et en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Donkó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. pp.463-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306856v1</w:t>
+                <w:t xml:space="preserve">hal-04939550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tirlemont</w:t>
+                <w:t xml:space="preserve">Use of computed tomography to select anatomical sites for in vivo prediction of body composition in pigs and dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05401164v1</w:t>
+                <w:t xml:space="preserve">hal-05337179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of computed tomography to select anatomical sites for in vivo prediction of body composition in pigs and dairy goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tirlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337179v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography for selection of anatomical sites to predict in vivo body composition in pigs and dairy goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Monziols</w:t>
+                <w:t xml:space="preserve">Pigs do not look at the clock; why should we do it then with precision livestock feeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.435-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281501v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein and phosphorus restriction on carcass composition and meat quality in pork</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Kasper</w:t>
+                <w:t xml:space="preserve">Computed tomography for selection of anatomical sites to predict in vivo body composition in pigs and dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvert Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.389</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346344v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards individual fattening pig growth monitoring: insights from a robust mechanistical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Slootmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,277 +7012,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth performance and body composition of pigs under dietary protein, amino acid and phosphorus restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of protein and phosphorus restriction on carcass composition and meat quality in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schlegel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.388</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346278v1</w:t>
+                <w:t xml:space="preserve">hal-05346344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance de croissance et composition corporelle du porc suite à un apport limitant en protéines et en phosphore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth performance and body composition of pigs under dietary protein, amino acid and phosphorus restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Brun</w:t>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Donkó</w:t>
+                <w:t xml:space="preserve">M. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. pp.463-464</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939550v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la gamme de matières premières utilisée pour les aliments modifie-t-elle les performances techniques et l’empreinte environnementale des porcs à l’engraissement ?</w:t>
               </w:r>
@@ -7424,64 +7424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7683,77 +7683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.121-126 | 669, </w:t>
@@ -7785,342 +7785,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of responsible digital for sustainable livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
+              <w:t xml:space="preserve">DIVAx - The European day of digital agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIVAx; Agri-Sud Ouest Innovation, Jun 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788194v1</w:t>
+                <w:t xml:space="preserve">hal-03700634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
+              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900024v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of responsible digital for sustainable livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIVAx - The European day of digital agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIVAx; Agri-Sud Ouest Innovation, Jun 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700634v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
               </w:r>
@@ -8234,722 +8234,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving pig production: a whole system approach. Insights and proposals from PigSys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Jeppsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Myllerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230149v1</w:t>
+                <w:t xml:space="preserve">hal-03336055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167771v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336047v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formuler des aliments à moindres impacts environnementaux sans affecter les performances de croissance des porcs à l’engraissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
+                <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167785v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental conditions on activity patterns in growing pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formuler des aliments à moindres impacts environnementaux sans affecter les performances de croissance des porcs à l’engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230180v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pig production: a whole system approach. Insights and proposals from PigSys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Impact of environmental conditions on activity patterns in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Jeppsson</w:t>
+                <w:t xml:space="preserve">Sharvari Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Myllerup</w:t>
+                <w:t xml:space="preserve">Hannah Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.543</w:t>
+              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336055v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly feed formulation reduces the environmental impacts of pig production without consequences on animal performance</w:t>
               </w:r>
@@ -9069,77 +9069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of precision feeding strategies in growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,51 +9181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian comparison of individual growth response models for precision-feeding of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Misiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,77 +9332,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.331-336</w:t>
@@ -9425,51 +9425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t>
+                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
@@ -9489,1632 +9489,1632 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t>
+              <w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453495v1</w:t>
+                <w:t xml:space="preserve">hal-02502079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein requirements in finishing immunocastrated male pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stefanski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737295v1</w:t>
+                <w:t xml:space="preserve">hal-02453495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Protein requirements in finishing immunocastrated male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Stefanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREASURE congerence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790935v1</w:t>
+                <w:t xml:space="preserve">hal-02737295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des RMTs Elevages &amp; environnement &amp; Erytage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">TREASURE congerence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398073v1</w:t>
+                <w:t xml:space="preserve">hal-02790935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des RMTs Elevages &amp; environnement &amp; Erytage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420437v1</w:t>
+                <w:t xml:space="preserve">hal-02398073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
+                <w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Varela</w:t>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738085v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a precision feeding program in growing pigs: effect on performance and nutrient use</w:t>
+                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jesus Pomar</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282320v1</w:t>
+                <w:t xml:space="preserve">hal-02738085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling growth performance of pigs and within-room thermal balance in different local conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut-Håkan Jeppsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t>
+                <w:t xml:space="preserve">Application of a precision feeding program in growing pigs: effect on performance and nutrient use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elsa Varela</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502079v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg disorders in growing pigs: risk factors and perspective for early detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision feeding of lactating sows: development of a decision support tool to handle variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cantaloube</w:t>
+                <w:t xml:space="preserve">Raphaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Archimbaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréderic Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry Workshops and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312132v1</w:t>
+                <w:t xml:space="preserve">hal-01949645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
+                <w:t xml:space="preserve">Analyse rétrospective sur 50 ans de publications aux Journées de la Recherche Porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736386v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour l’alimentation de précision des truies en gestation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734000v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision feeding of lactating sows: development of a decision support tool to handle variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour l’alimentation de précision des truies en gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gauthier</w:t>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Guay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Laetitia Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949645v1</w:t>
+                <w:t xml:space="preserve">hal-02734000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse rétrospective sur 50 ans de publications aux Journées de la Recherche Porcine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Leg disorders in growing pigs: risk factors and perspective for early detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Industry Workshops and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736979v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and consequences of variability in sows and piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11182,51 +11182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simplicity and complexity: creating user-applications from mechanistic nutritional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,51 +11234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASN-ASAS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,64 +11562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision feeding with a decision support tool dealing with daily and individual pigs' body weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11720,1654 +11720,1658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.319</w:t>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917374v1</w:t>
+                <w:t xml:space="preserve">hal-01595502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision support system for precision feeding application in pigs and poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of precision feeding on environmental impact of fattening pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584501v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Aubry</w:t>
+                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608061v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dynamic growth of the fattening pigs from body weight measured daily and automatically to elaborate precision feeding strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Les effets de la stratégie d'alimentation sur l'impact environnemental de la production porcine dépendent du contexte de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591144v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the dynamic growth of the fattening pigs from body weight measured daily and automatically to elaborate precision feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787376v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage de précision, une source d'innovations et d'évolution des métiers dans les filières animales - les élevages de porcs et volailles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’élevage de précision, une source d’innovations et d’évolution des métiers dans les filières animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790132v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a decision support system for precision feeding application in pigs and poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738268v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of methods to analyse body weight and feed intake data used as inputs for nutritional models and precision feeding in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591146v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production, value of precision feeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584505v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples de travaux de recherche sur l'alimentation de précision des porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'élevage de précision, une source d'innovations et d'évolution des métiers dans les filières animales - les élevages de porcs et volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'Inra au salon internationale de l'agriculture (SIA) : l'élevage de précision aujourd'hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">L’élevage de précision, une source d’innovations et d’évolution des métiers dans les filières animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608706v1</w:t>
+                <w:t xml:space="preserve">hal-02790132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la stratégie d'alimentation sur l'impact environnemental de la production porcine dépendent du contexte de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Comment caractériser la performance des porcs en croissance face à des challenges liés à leur environnement d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604939v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing animal response to environmental challenges: new traits of more efficient animals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production, value of precision feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595502v1</w:t>
+                <w:t xml:space="preserve">hal-01584505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of precision feeding on environmental impact of fattening pig production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of methods to analyse body weight and feed intake data used as inputs for nutritional models and precision feeding in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591143v1</w:t>
+                <w:t xml:space="preserve">hal-01591146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples de travaux de recherche sur l'alimentation de précision des porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres de l'Inra au salon internationale de l'agriculture (SIA) : l'élevage de précision aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591145v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743685v1</w:t>
+                <w:t xml:space="preserve">hal-02740949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and environmental optimization of feed sequence plans in pig fattening unit</w:t>
               </w:r>
@@ -13524,195 +13528,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740949v1</w:t>
+                <w:t xml:space="preserve">hal-02743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13780,51 +13780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the carbon footprint of Brazilian pig production be reduced by using coproducts in diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13905,51 +13905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision feeding program shows a potential in reducing nutrient excretion in Brazilian pig production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Nardina Tricia Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14134,77 +14134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision feeding based on individual daily body weight of group-housed pigs with an automatic feeder developed to allow for restricting feed allowance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Precision Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EU-PLF. INT., Sep 2015, Milan, Italy. 866 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14417,3195 +14417,3195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crude protein to precision protein: a way to reduce the dietary protein content for piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’effet de la stratégie alimentaire et du contexte de prix de matières premières sur les performances moyennes, leur variabilité et les rejets azotés à l’échelle d’une population de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Jornadas técnicas Indukern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Barcelone et Madrid, Spain</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210889v1</w:t>
+                <w:t xml:space="preserve">hal-01210362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la variabilité entre porcs en croissance dans les modèles déterministes de croissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">From crude protein to precision protein: a way to reduce the dietary protein content for piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">28. Jornadas técnicas Indukern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Barcelone et Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210470v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffiner le concept de « protéines de précision » pour améliorer l’efficacité d’utilisation de l’azote par le porcelet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Intégration de la variabilité entre porcs en croissance dans les modèles déterministes de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210455v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for variation among individual pigs in deterministic growth models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Raffiner le concept de « protéines de précision » pour améliorer l’efficacité d’utilisation de l’azote par le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.391</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210423v1</w:t>
+                <w:t xml:space="preserve">hal-01210455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation protéique du porc: d’où venons-nous? Vers quelles alternatives se dirige-t-on pour les secteurs porc et volailles?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and structures for cost reduction in pig farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée d’étude des productions porcines et avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">52èmes Rassegna Suinicola Internazionale : Internationale conference "Cost reduction in pig breeding"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Reggio Emilia, Italy. 50 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210478v1</w:t>
+                <w:t xml:space="preserve">hal-01210426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and structures for cost reduction in pig farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for variation among individual pigs in deterministic growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Rassegna Suinicola Internazionale : Internationale conference "Cost reduction in pig breeding"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Reggio Emilia, Italy. 50 diapositives</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210426v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la stratégie alimentaire et du contexte de prix de matières premières sur les performances moyennes, leur variabilité et les rejets azotés à l’échelle d’une population de porcs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Alimentation protéique du porc: d’où venons-nous? Vers quelles alternatives se dirige-t-on pour les secteurs porc et volailles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. pp.155-160</w:t>
+              <w:t xml:space="preserve">13ème journée d’étude des productions porcines et avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210362v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crude protein to precision protein: implications for the ideal protein concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Du porc à la bande : étude des liens entre paramètres individuels pour modéliser la croissance à l'échelle de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V. Congreso del Colegio Latinoamericano de Nutrición Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colegio Latinoamericano de Nutrición Animal (CLANA). MEX., Oct 2012, Puerto Vallarta, Mexico</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). Paris, FRA., Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455864v1</w:t>
+                <w:t xml:space="preserve">hal-01210295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Modeling the effect of feeding strategy and feed prices on a population of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. pp.25-30</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841098v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of residual feed intake in the growing pig: relationships with nitrogen and phosphorous excretion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Mérour</w:t>
+                <w:t xml:space="preserve">From crude protein to precision protein: implications for the ideal protein concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea Gaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.272</w:t>
+              <w:t xml:space="preserve">V. Congreso del Colegio Latinoamericano de Nutrición Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio Latinoamericano de Nutrición Animal (CLANA). MEX., Oct 2012, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745782v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une sélection divergente pour la consommation journalière résiduelle chez le porc en croissance sur la réponse à une carence en acides aminés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Paris (FR), France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748189v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'efficacité alimentaire chez le porc en croissance : opportunités et conséquences de l'utilisation de la consommation moyenne journalière résiduelle dans les populations en sélection collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Genetics of residual feed intake in the growing pig: relationships with nitrogen and phosphorous excretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019769v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du porc à la bande : étude des liens entre paramètres individuels pour modéliser la croissance à l'échelle de la population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d’une sélection divergente pour la consommation journalière résiduelle chez le porc en croissance sur la réponse à une carence en acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). Paris, FRA., Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210295v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of feeding strategy and feed prices on a population of pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection pour l'efficacité alimentaire chez le porc en croissance : opportunités et conséquences de l'utilisation de la consommation moyenne journalière résiduelle dans les populations en sélection collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Romain Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.211</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455868v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la variabilité du poids chez les groupes de porcs en croissance selon la variabilité initiale et la densité d’élevage</w:t>
+                <w:t xml:space="preserve">Impact of initial weight heterogeneity and pen density on evolution of weight heterogeneity within groups of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744683v1</w:t>
+                <w:t xml:space="preserve">hal-02744971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling growth in pigs : integration of biological and nutritional principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+                <w:t xml:space="preserve">The use of meta-analysis as an approach to model the welfare of growing-finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV. Congreso Bienal Asociación Mexicana de Especialistas en Nutrición Animal (AMENA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ixtapa, Mexico. 13 p</w:t>
+              <w:t xml:space="preserve">Final Q-Pork Chains Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808210v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lefaucheur</w:t>
+                <w:t xml:space="preserve">Prédiction de l’effet d’une augmentation de l’espace disponible sur l’activité et le comportement exploratoire des porcs élevés en milieu enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841082v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’effet d’une augmentation de l’espace disponible sur l’activité et le comportement exploratoire des porcs élevés en milieu enrichi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averós</w:t>
+                <w:t xml:space="preserve">Modeling growth in pigs : integration of biological and nutritional principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">XV. Congreso Bienal Asociación Mexicana de Especialistas en Nutrición Animal (AMENA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ixtapa, Mexico. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747077v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc®, EvaPig® : des modèles et des logiciels pour optimiser la nutrition des porcs et réduire les rejets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international du machinisme agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803268v1</w:t>
+                <w:t xml:space="preserve">hal-00841082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of feed intake in growing pigs : interest for modelling populations of pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la variabilité du poids chez les groupes de porcs en croissance selon la variabilité initiale et la densité d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 5 p</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745270v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of meta-analysis as an approach to model the welfare of growing-finishing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
+                <w:t xml:space="preserve">InraPorc®, EvaPig® : des modèles et des logiciels pour optimiser la nutrition des porcs et réduire les rejets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Q-Pork Chains Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Salon international du machinisme agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803932v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial weight heterogeneity and pen density on evolution of weight heterogeneity within groups of growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the dynamics of feed intake in growing pigs : interest for modelling populations of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744971v1</w:t>
+                <w:t xml:space="preserve">hal-02745270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An excessive supply of leucine aggravates the effect of a valine deficiency in post-weaned piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définir des stratégies alimentaires alliant performance économique et impact environnemental grâce à la modélisation du groupe de porcs en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753005v1</w:t>
+                <w:t xml:space="preserve">hal-02751201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la réponse des porcs aux apports alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to different levels of isoleucine in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de l’Association Française de Zootechnie : Modélisation systémique en production animale : de l'animal aux systèmes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France. 28 diapositives</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817146v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the response of growing pigs to nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modéliser la réponse des porcs aux apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Noblet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV. Congreso Latino Americano de Nutrición Animal (CLANA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Estância de São Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">Journée de printemps de l’Association Française de Zootechnie : Modélisation systémique en production animale : de l'animal aux systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751962v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to different levels of isoleucine in the diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modeling the response of growing pigs to nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">IV. Congreso Latino Americano de Nutrición Animal (CLANA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Estância de São Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754150v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir des stratégies alimentaires alliant performance économique et impact environnemental grâce à la modélisation du groupe de porcs en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An excessive supply of leucine aggravates the effect of a valine deficiency in post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751201v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herd modelling approach to determine the economically and environmentally most interesting dietary amino acid level during the fattening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17624,1571 +17624,1571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils d’aide à la décision pour l’alimentation porcine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Pig welfare model development: consumers and citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene L. Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture 2009. Rencontre : "Des outils pour une filière porcine plus durable".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. 17 diapos PPT</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822268v1</w:t>
+                <w:t xml:space="preserve">hal-02754629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Détermination du besoin en valine chez le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195211v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre efficacité alimentaire et cinétiques de croissance et d'ingestion chez le porc Large White</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouveaux outils d’aide à la décision pour l’alimentation porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture 2009. Rencontre : "Des outils pour une filière porcine plus durable".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. 17 diapos PPT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193501v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for residual feed intake in the growing pig: correlated effects on feeding behaviour and growth and feed intake profiles in Large White pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sellier</w:t>
+                <w:t xml:space="preserve">Caractériser la conduite à partir des données de Gestion Technique des Troupeaux de Truies pour comparer les performances des troupeaux : méthode, résultats et perspectives. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lagant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193487v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig welfare model development: the animals’ perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre efficacité alimentaire et cinétiques de croissance et d'ingestion chez le porc Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrina Alaïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lagant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754580v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible valine to lysine requirement ratio is at least 70% in post-weaned piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent selection for residual feed intake in the growing pig: correlated effects on feeding behaviour and growth and feed intake profiles in Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Al Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Melchior</w:t>
+                <w:t xml:space="preserve">Pierre Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lagant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Midwest Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Des Moines, United States</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758227v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A herd modeling approach to determine the most economically and environmentally interesting dietary amino acid level during the fattening period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig welfare model development: the animals’ perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene L. Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop : Modelling nutrient digestion and utilization in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754081v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser le groupe de porcs en croissance pour définir des stratégies alimentaires conciliant performance économique et impact environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The standardized ileal digestible valine to lysine requirement ratio is at least 70% in post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Midwest Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Des Moines, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752446v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig welfare model development: the farmers’ perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A herd modeling approach to determine the most economically and environmentally interesting dietary amino acid level during the fattening period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7. International Workshop : Modelling nutrient digestion and utilization in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754646v1</w:t>
+                <w:t xml:space="preserve">hal-02754081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardized ileal digestible isoleucine to lysine requirement ratio may not be greater than 50% in post-weaned piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Nutrition-environment interactions in the sow : interest of modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Midwest Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Des Moines, United States</w:t>
+              <w:t xml:space="preserve">30. Western Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Winnipeg, Manitoba, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756538v1</w:t>
+                <w:t xml:space="preserve">hal-02751926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-environment interactions in the sow : interest of modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig welfare model development: the farmers’ perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene L. Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Western Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Winnipeg, Manitoba, Canada</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751926v1</w:t>
+                <w:t xml:space="preserve">hal-02754646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du besoin en valine chez le porcelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The standardized ileal digestible isoleucine to lysine requirement ratio may not be greater than 50% in post-weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Primot</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Midwest Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Des Moines, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756634v1</w:t>
+                <w:t xml:space="preserve">hal-02756538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig welfare model development: consumers and citizens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modéliser le groupe de porcs en croissance pour définir des stratégies alimentaires conciliant performance économique et impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754629v1</w:t>
+                <w:t xml:space="preserve">hal-02752446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valine requirement in post-weaned piglets</w:t>
               </w:r>
@@ -19226,51 +19226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19295,51 +19295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine supply affects the amino acid composition of body proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19429,64 +19429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19511,77 +19511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of some sow's characteristics on birthweight variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19632,51 +19632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de Manejo y Nutrición en Porcino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lugo, Spain. 36 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19714,51 +19714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par modélisation de la variation des performances d'une population de porcs selon l'apport en lysine et la stratégie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19822,51 +19822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19904,51 +19904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre croissance et ingestion à partir de cinétiques individuelles : implications dans la définition de profils animaux pour la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20114,230 +20114,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
+                <w:t xml:space="preserve">Evolution comparable du pH ruminal, sanguin et urinaire durant le développement d'une acidose latente provoquée sur moutons et lors de leur rétablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761213v1</w:t>
+                <w:t xml:space="preserve">hal-02760764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution comparable du pH ruminal, sanguin et urinaire durant le développement d'une acidose latente provoquée sur moutons et lors de leur rétablissement</w:t>
+                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760764v1</w:t>
+                <w:t xml:space="preserve">hal-02761213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation fermentaire ruminale vers le butyrate lors d'une acidose latente chez le mouton</w:t>
               </w:r>
@@ -20412,256 +20412,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and dose effect of Levucell SC to improve ruminal pH in induced acidotic sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation dynamique de l'absorption ruminale des acides gras volatils : influence du pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
+                <w:t xml:space="preserve">C. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastrointestinal Function Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760927v1</w:t>
+                <w:t xml:space="preserve">hal-02758892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de l'absorption ruminale des acides gras volatils : influence du pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Efficiency and dose effect of Levucell SC to improve ruminal pH in induced acidotic sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courtial</w:t>
+                <w:t xml:space="preserve">F Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Gastrointestinal Function Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758892v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre acido-basique dans le rumen et le sang chez des moutons en situation d'acidose provoquée</w:t>
               </w:r>
@@ -20882,90 +20882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between body composition of live pigs determined by imaging X-ray techniques and chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21154,51 +21154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer en temps réel performances observées de croissance et d'ingestion et performances simulées par InraPorc® pour appliquer l'alimentation de précision chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21388,51 +21388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining real-time data and InraPorc® simulations to perform precision feeding in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21483,51 +21483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumesny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21589,208 +21589,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’un programme d’alimentation de précision chez le porc en croissance alimenté à volonté : effet sur les performances et l’utilisation des nutriments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre les impacts environnementaux, l'excrétion et les performances, chez le porc à l'engrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.111-112, 2020, 52èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. Journées de la Recherche Porcine en France, pp.353-354, 2020, 52èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473702v1</w:t>
+                <w:t xml:space="preserve">hal-02473689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les rejets azotés des porcs en croissance par un ajustement dynamique des apports en acides aminés au besoin et une diminution de la teneur en matières azotées totales de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.115-116, 2020, 52èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21809,259 +21792,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les impacts environnementaux, l'excrétion et les performances, chez le porc à l'engrais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d’un programme d’alimentation de précision chez le porc en croissance alimenté à volonté : effet sur les performances et l’utilisation des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. Journées de la Recherche Porcine en France, pp.353-354, 2020, 52èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.111-112, 2020, 52èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473689v1</w:t>
+                <w:t xml:space="preserve">hal-02473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction en temps réel du poids vif des porcs en croissance logés en groupe à partir des pesées quotidiennes réalisées avec une bascule automatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combiner un modèle climatique et un modèle de croissance pour évaluer l'effet des conduites, de l'ambiance et de la structure des bâtiments sous différents contextes climatiques, sur les performances des porcs à l'échelle de la bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737830v1</w:t>
+                <w:t xml:space="preserve">hal-02420439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22120,73 +22137,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22208,1186 +22225,1169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative and participative approach to analyse different strategies of valorization of Noir de Bigorre pork chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Prédiction en temps réel du poids vif des porcs en croissance logés en groupe à partir des pesées quotidiennes réalisées avec une bascule automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410524v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application aux races locales européennes de la modélisation avec InraPorc des besoins nutritionnels des porcs en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts and their association with performance and excretion traits in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marjeta Candek Potokar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738300v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts and their association with performance and excretion traits in growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+                <w:t xml:space="preserve">A qualitative and participative approach to analyse different strategies of valorization of Noir de Bigorre pork chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282321v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner un modèle climatique et un modèle de croissance pour évaluer l'effet des conduites, de l'ambiance et de la structure des bâtiments sous différents contextes climatiques, sur les performances des porcs à l'échelle de la bande</w:t>
+                <w:t xml:space="preserve">Application aux races locales européennes de la modélisation avec InraPorc des besoins nutritionnels des porcs en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pedro Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Candek Potokar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420439v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles méthodes pour analyser les données de poids vif et de consommation alimentaire utilisées comme entrées dans les modèles nutritionnels en alimentation de précision chez le porc en croissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour l'alimentation de précision des truies en gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736828v1</w:t>
+                <w:t xml:space="preserve">hal-02735235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Aubry</w:t>
+                <w:t xml:space="preserve">Développement d’un outil de prévision des besoins nutritionnels des truies en lactation. Application à l’alimentation de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , pp.1, 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274478v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of divergent lines on feed efficiency and physical activity on lameness and osteochondrosis in growing pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles méthodes pour analyser les données de poids vif et de consommation alimentaire utilisées comme entrées dans les modèles nutritionnels en alimentation de précision chez le porc en croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888290v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil d'aide à la décision pour l'alimentation de précision des truies en gestation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Candido Pomar</w:t>
+                <w:t xml:space="preserve">Effects of divergent lines on feed efficiency and physical activity on lameness and osteochondrosis in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Cloutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735235v1</w:t>
+                <w:t xml:space="preserve">hal-01888290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de prévision des besoins nutritionnels des truies en lactation. Application à l’alimentation de précision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Guay</w:t>
+                <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , pp.1, 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949603v1</w:t>
+                <w:t xml:space="preserve">hal-02274478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
               </w:r>
@@ -23609,510 +23609,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Gaussian process metamodels for sensitivity analysis of an individual-based model of a pig fattening unit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Aubry</w:t>
+                <w:t xml:space="preserve">The effect of amino acids utilization on environmental impact of fattening pig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo C. Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International conference sensitivity analysis of model output (Samo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Tampon, La Réunion, France. , 2016, Proceedings</w:t>
+              <w:t xml:space="preserve">1. International meeting of advances in animal science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Jaboticabal, Brazil. , International Meeting of Advances in Animal Science, 2016, Proceedings of the 1st international meeting of advances in animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455952v1</w:t>
+                <w:t xml:space="preserve">hal-02744305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison in silico de l’impact technico-économique de stratégies alimentaires biphase, multiphase et de précision sur des populations de trois types sexuels de porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Comyn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741826v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of amino acids utilization on environmental impact of fattening pig production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Using Gaussian process metamodels for sensitivity analysis of an individual-based model of a pig fattening unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International meeting of advances in animal science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Jaboticabal, Brazil. , International Meeting of Advances in Animal Science, 2016, Proceedings of the 1st international meeting of advances in animal science</w:t>
+              <w:t xml:space="preserve">8.International conference sensitivity analysis of model output (Samo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Tampon, La Réunion, France. , 2016, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744305v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Comparaison in silico de l’impact technico-économique de stratégies alimentaires biphase, multiphase et de précision sur des populations de trois types sexuels de porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tallet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Leloutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740938v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation économique et environnementale de l’atelier d’engraissement de porcs, une approche par modélisation</w:t>
               </w:r>
@@ -24219,51 +24219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats issus d'une station d'alimentation innovante pour la mise en œuvre de l'alimentation de précision des porcs en croissance élevés en groupe et alimentés de façon rationnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24271,51 +24271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24347,342 +24347,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du modèle nutritionnel InraPorc pour un système de finition de porcs lourds du sud du Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a generator of virtual pigs based on a generic covariance pattern for modelling growth performance to account for variability among individual pigs in deterministic growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO, Astralien Centre for International Agricultural Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210519v1</w:t>
+                <w:t xml:space="preserve">hal-01210692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a generator of virtual pigs based on a generic covariance pattern for modelling growth performance to account for variability among individual pigs in deterministic growth models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du modèle nutritionnel InraPorc pour un système de finition de porcs lourds du sud du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marson B. Warpechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucelia Hauptli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella A. Pierozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline A. Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210692v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un plan d’alimentation élaboré par simulations à partir d’une population virtuelle de porcs pour permettre une maîtrise de la variabilité du poids en fin d’engraissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24733,90 +24733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of in vivo and in silico growth performance and variability in pigs when applying a feeding strategy designed by simulation to control the variability of slaughter weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24854,51 +24854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24988,77 +24988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hemonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
@@ -25094,277 +25094,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nutrient utilization in sows, a way towards the optimization of nutritional supplies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium: Modelling in Pig and Poultry Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 2013</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210517v1</w:t>
+                <w:t xml:space="preserve">hal-01210516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modeling nutrient utilization in sows, a way towards the optimization of nutritional supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Pig and Poultry Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 17 p., 2013, International Symposium on Modelling in Pig and Poultry Production</w:t>
+              <w:t xml:space="preserve">International Symposium: Modelling in Pig and Poultry Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Jaboticabal, Brazil. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210516v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative process for developing welfare-friendly alternatives to the farrowing crate in pigs</w:t>
               </w:r>
@@ -25475,51 +25475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to valine content of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25639,51 +25639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25747,51 +25747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of modelling to the optimization of nutrient supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25836,273 +25836,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cinétique de consommation en fonction du poids chez le porc en croissance selon le mode d’expression de l’ingéré</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Modelling the welfare of growing-finishing pigs: a meta-analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">5. International Conference of Animal Welfare at Farm and Group Level (WAFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada. 2011, Proceedings of the 5th International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749900v1</w:t>
+                <w:t xml:space="preserve">hal-02749206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the welfare of growing-finishing pigs: a meta-analytical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
+                <w:t xml:space="preserve">Modélisation de la cinétique de consommation en fonction du poids chez le porc en croissance selon le mode d’expression de l’ingéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference of Animal Welfare at Farm and Group Level (WAFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada. 2011, Proceedings of the 5th International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749206v1</w:t>
+                <w:t xml:space="preserve">hal-02749900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
@@ -26207,243 +26207,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of protozoa and lactate-metabolizing bacteria during a ruminal butyric rather than lactic latent acidosis in sheep</w:t>
+                <w:t xml:space="preserve">Efficiency and dose effect of the ruminant feed additive Levucell SC to improve ruminal pH in induced acidotic sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832450v1</w:t>
+                <w:t xml:space="preserve">hal-02832542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and dose effect of the ruminant feed additive Levucell SC to improve ruminal pH in induced acidotic sheep</w:t>
+                <w:t xml:space="preserve">Role of protozoa and lactate-metabolizing bacteria during a ruminal butyric rather than lactic latent acidosis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INRA-RRI symposium on « Gut Microbiology : Concerns and responses to food safety, health and environmental issues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.Inconnu, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832542v1</w:t>
+                <w:t xml:space="preserve">hal-02832450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27914,51 +27914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28065,51 +28065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 46, </w:t>
@@ -28591,273 +28591,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
+              <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887646v2</w:t>
+                <w:t xml:space="preserve">hal-03604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and Digital Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Agriculture et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
+              <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604970v1</w:t>
+                <w:t xml:space="preserve">hal-02887646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28914,51 +28914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julian Wiseman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in pig nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Burleigh Dodds Science Publishing Limited, pp.105-136, 2024, Burleigh Dodds Series in Agricultural Science, 978-1-80146-694-3. </w:t>
@@ -29117,51 +29117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Pig Nutrition in the Digital Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29232,514 +29232,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606035v2</w:t>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations and state of play</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRIA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03609470v2</w:t>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179231v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -29794,90 +29794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
@@ -29906,103 +29906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -30044,51 +30044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service de l’élevage : vers un élevage plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30156,51 +30156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience, agriculture de précision : de nouvelles approches environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30277,51 +30277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable production of pig meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, Burleigh Dodds Science Publishing Limited, pp.307, 2017, Burleigh Dodds Series in Agricultural Science, 978-1-78676-092-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30381,77 +30381,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30483,333 +30483,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nutrient utilization in sows: a way towards the optimization of nutritional supplies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABI Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210832v1</w:t>
+                <w:t xml:space="preserve">hal-01210830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modelling nutrient utilization in sows: a way towards the optimization of nutritional supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABI Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210830v1</w:t>
+                <w:t xml:space="preserve">hal-01210832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using InraPorc to reduce nitrogen and phosphorus excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31022,391 +31022,528 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of ambient conditions and group performance in pig fattening rooms, accounting for individual variability among pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 218 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report for the SusAn project: Improving pig system performance through a whole system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut-Håkan Jeppsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Nielsen Dominiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksejs Zacepins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de qualité de viande chez le porc. Importances respectives du pH ultime et du taux de lipides intramusculaires dans la détermination de la qualité sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31416,114 +31553,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'évolution de l'acidose ruminale latente et prévention par addition de levure vivante (Saccharomyces cerevisiae I-1077, Levucell (R) SC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-02829925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermipig : a mechanistic individual-based model to investigate the impacts of climate on the technical, economic, and environmental performance of fattening pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId608"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31670,51 +31949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.677857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Misiura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.N. Filipe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grausa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komasilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15159/AR.20.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9040169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002171" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d7xm-1v42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Dunshea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. D. Allison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Boler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H de Greef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w84-gd70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aver&#243;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H. de Greef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Edged" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. de Greef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Edge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991613" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sturm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M&#252;ller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Raut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Graef" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Jeppsson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myllerup" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bedford" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282320v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pomar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantaloube" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archimbaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591144v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taoussi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591145v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea Gaitan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455864v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455868v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Greef" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Edge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751962v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754150v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751201v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Edwards" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene L. Edge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754081v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756538v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751926v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756634v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754629v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rademacher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822079v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752974v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertinotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094219v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779345v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473701v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737830v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738300v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek Potokar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282321v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735235v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Cloutier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606378v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/outils-de-conception-de-demain.html" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741826v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345056.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boutry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massabie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/bien_repro_con/06BERCp.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210519v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson B. Warpechowski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelia Hauptli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella A. Pierozan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline A. Quadros" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210692v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271648.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210518v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210691v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210517v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lescop" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748032v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210802v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749900v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832542v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801450v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368908.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210832v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279145.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824243v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210915v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237709v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Nielsen Dominiak" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Zacepins" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829925v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.677857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Misiura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.N. Filipe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grausa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komasilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15159/AR.20.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9040169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d7xm-1v42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000554" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Dunshea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. D. Allison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Boler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H de Greef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w84-gd70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aver&#243;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H. de Greef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Edged" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. de Greef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Edge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991613" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336055v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sturm" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Jeppsson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myllerup" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Raut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Graef" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bedford" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pomar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantaloube" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archimbaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591144v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584501v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608706v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210889v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea Gaitan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210455v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210426v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210423v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455868v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455864v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748189v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744971v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747077v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Greef" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808210v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745270v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754150v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751962v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene L. Edge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754580v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Edwards" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758227v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754081v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751926v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754646v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756538v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752446v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rademacher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822079v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752974v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertinotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760927v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094219v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779345v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473701v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473702v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737830v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738300v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek Potokar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735235v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Cloutier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949603v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736828v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606378v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/outils-de-conception-de-demain.html" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741826v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345056.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boutry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massabie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/bien_repro_con/06BERCp.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210692v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271648.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210519v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson B. Warpechowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelia Hauptli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella A. Pierozan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline A. Quadros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210518v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210691v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lescop" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748032v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210802v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749900v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832542v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832450v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801450v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368908.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210832v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279145.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824243v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210915v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567973v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237709v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Nielsen Dominiak" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Zacepins" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829925v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>