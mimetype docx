--- v2 (2026-04-26)
+++ v3 (2026-05-25)
@@ -875,239 +875,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian comparison of models for precision feeding and management in growing-finishing pigs</w:t>
+                <w:t xml:space="preserve">ThermiPig simule les performances des porcs selon le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Misiura</w:t>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João A.N. Filipe</w:t>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Porc - Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356960v1</w:t>
+                <w:t xml:space="preserve">hal-03173366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThermiPig simule les performances des porcs selon le climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian comparison of models for precision feeding and management in growing-finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Misiura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A.N. Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Ilias Kyriazakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Porc - Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2021.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173366v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly feed formulation and on-farm feed production as ways to reduce the environmental impacts of pig production without consequences on animal performance</w:t>
               </w:r>
@@ -1223,64 +1223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to adapt pig buildings to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1357,64 +1357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Komasilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.1300 - 1306. </w:t>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux nutritionnels et marge sur coût alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,51 +2645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches à l'Inra sur l'élevage de précision en production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (11/12), pp.1939-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la variabilité des porcs en croissance dans la modélisation des besoins nutritionnels pour optimiser l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,278 +3106,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for variability among individual pigs in deterministic growth models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Saintilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113000554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210387v1</w:t>
+                <w:t xml:space="preserve">hal-01001321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of residual feed intake in growing pigs: Relationships with production traits, and nitrogen and phosphorus excretion traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Merour</w:t>
+                <w:t xml:space="preserve">Accounting for variability among individual pigs in deterministic growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (6), pp.2542-2554. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.1265-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113000554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001321v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of immunization against GnRF on nutrient requirements of male pigs</w:t>
               </w:r>
@@ -3491,260 +3491,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la variabilité individuelle dans la modélisation de la réponse des porcs en croissance aux apports alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.17-27</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210473v1</w:t>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la variabilité individuelle dans la modélisation de la réponse des porcs en croissance aux apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis on the effects of the physical environment, animal traits, feeder and feed characteristics on the feeding behaviour and performance of growing-finishing pigs</w:t>
               </w:r>
@@ -4377,441 +4377,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Barea</w:t>
+                <w:t xml:space="preserve">A meta-analysis of the combined effect of housing and environmental enrichment characteristics on the behaviour and performance of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Corrent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cirera</w:t>
+                <w:t xml:space="preserve">Karel H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen L. Edged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3-4), pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656703v1</w:t>
+                <w:t xml:space="preserve">hal-02658618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+                <w:t xml:space="preserve">Importancia de valina e isoleucina en el crecimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Corrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed Compounder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of the combined effect of housing and environmental enrichment characteristics on the behaviour and performance of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averós</w:t>
+                <w:t xml:space="preserve">Branched-chain amino acids: the importance of valine and isoleucine for the nutrition of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simmongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Feed Compounder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Décembre 2010, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658618v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the effects of space allowance, group size and floor characteristics on the lying behaviour of growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,90 +5282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valancogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,51 +5399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivel económico óptimo de inclusión de aminoácidos en piensos para cerdos de engorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,51 +5520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum économique du niveau en acides aminés dans les aliments pour porcs charcutiers. Impact du contexte de prix des matières premières et de la conduite d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,399 +6325,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tirlemont</w:t>
+                <w:t xml:space="preserve">Pigs do not look at the clock; why should we do it then with precision livestock feeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.435-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401164v1</w:t>
+                <w:t xml:space="preserve">hal-05306856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of computed tomography to select anatomical sites for in vivo prediction of body composition in pigs and dairy goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tirlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337179v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs do not look at the clock; why should we do it then with precision livestock feeding?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Use of computed tomography to select anatomical sites for in vivo prediction of body composition in pigs and dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306856v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography for selection of anatomical sites to predict in vivo body composition in pigs and dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvert Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,346 +6762,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards individual fattening pig growth monitoring: insights from a robust mechanistical model</w:t>
+                <w:t xml:space="preserve">Impact of protein and phosphorus restriction on carcass composition and meat quality in pork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Slootmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jarissa Masselyne</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Conference of Production Diseases in Farm animals (ICPD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catholic University of Leuven, Jul 2025, Leuven, Belgium. pp.92</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425942v1</w:t>
+                <w:t xml:space="preserve">hal-05346344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein and phosphorus restriction on carcass composition and meat quality in pork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards individual fattening pig growth monitoring: insights from a robust mechanistical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kasper</w:t>
+                <w:t xml:space="preserve">Jens Slootmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Donko</w:t>
+                <w:t xml:space="preserve">Jarissa Masselyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.389</w:t>
+              <w:t xml:space="preserve">19. International Conference of Production Diseases in Farm animals (ICPD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catholic University of Leuven, Jul 2025, Leuven, Belgium. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346344v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performance and body composition of pigs under dietary protein, amino acid and phosphorus restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de croissance et composition corporelle du porc suite à un apport limitant en protéines et en phosphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,64 +7424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7683,77 +7683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.121-126 | 669, </w:t>
@@ -7785,342 +7785,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking advantage of responsible digital for sustainable livestock farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
+              <w:t xml:space="preserve">DIVAx - The European day of digital agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIVAx; Agri-Sud Ouest Innovation, Jun 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788194v1</w:t>
+                <w:t xml:space="preserve">hal-03700634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
+              <w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900024v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking advantage of responsible digital for sustainable livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The french INRIA- INRAE White Book “Agriculture and digital technologies” - Coupling digitalization and agroecology to design more sustainable and resilient food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIVAx - The European day of digital agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIVAx; Agri-Sud Ouest Innovation, Jun 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">NARO 2022 - 2. International Symposium on Food and Health “Global Food Security and Human Health -Toward Transforming the Food System with Advanced Technology-”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700634v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
               </w:r>
@@ -8240,77 +8240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8348,77 +8348,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8456,77 +8456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharvari Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pig production: a whole system approach. Insights and proposals from PigSys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,77 +9069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of precision feeding strategies in growing-finishing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,51 +9181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian comparison of individual growth response models for precision-feeding of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Misiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao A. N. Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,77 +9332,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.331-336</w:t>
@@ -9871,51 +9871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10108,77 +10108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling growth performance of pigs and within-room thermal balance in different local conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,51 +10246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a precision feeding program in growing pigs: effect on performance and nutrient use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,276 +10477,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision feeding of lactating sows: development of a decision support tool to handle variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736386v1</w:t>
+                <w:t xml:space="preserve">hal-01949645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour l’alimentation de précision des truies en gestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse rétrospective sur 50 ans de publications aux Journées de la Recherche Porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cloutier</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734000v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg disorders in growing pigs: risk factors and perspective for early detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10755,366 +10738,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karhapää</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Workshops and Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision feeding of lactating sows: development of a decision support tool to handle variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949645v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse rétrospective sur 50 ans de publications aux Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour l’alimentation de précision des truies en gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
+                <w:t xml:space="preserve">Laetitia Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736979v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and consequences of variability in sows and piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,51 +11234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASN-ASAS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,64 +11562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision feeding with a decision support tool dealing with daily and individual pigs' body weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11720,497 +11720,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Assessment of the dynamic growth of the fattening pigs from body weight measured daily and automatically to elaborate precision feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.319</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917374v1</w:t>
+                <w:t xml:space="preserve">hal-01591144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a decision support system for precision feeding application in pigs and poultry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a decision support tool for precision feeding of pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584501v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a decision support system for precision feeding application in pigs and poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608061v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dynamic growth of the fattening pigs from body weight measured daily and automatically to elaborate precision feeding strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591144v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
               </w:r>
@@ -12222,51 +12222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12505,217 +12505,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production, value of precision feeding</w:t>
+                <w:t xml:space="preserve">Selection of methods to analyse body weight and feed intake data used as inputs for nutritional models and precision feeding in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Taoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584505v1</w:t>
+                <w:t xml:space="preserve">hal-01591146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of methods to analyse body weight and feed intake data used as inputs for nutritional models and precision feeding in pigs</w:t>
+                <w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production, value of precision feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). Tallinn, FRA., Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591146v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples de travaux de recherche sur l'alimentation de précision des porcs</w:t>
               </w:r>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13226,493 +13226,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental optimization of feed sequence plans in pig fattening unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455931v1</w:t>
+                <w:t xml:space="preserve">hal-02740949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation de précision : exemples de développements en cours pour son application en élevage porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne - Élevage de précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800724v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feeding strategy on environmental impacts of pig production depends on the context of production: evaluation through life cycle assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic and environmental optimization of feed sequence plans in pig fattening unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International conference on life cycle assessment of food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743685v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of swine farm feeding programs by integration of lean growth potential and automated feeding systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation de précision : exemples de développements en cours pour son application en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Swine Industry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Journée d'automne - Élevage de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740949v1</w:t>
+                <w:t xml:space="preserve">hal-02800724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14134,77 +14134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision feeding based on individual daily body weight of group-housed pigs with an automatic feeder developed to allow for restricting feed allowance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Precision Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EU-PLF. INT., Sep 2015, Milan, Italy. 866 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14855,51 +14855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for variation among individual pigs in deterministic growth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’effet de la stratégie alimentaire et du contexte de prix de matières premières sur les performances moyennes, leur variabilité et les rejets azotés à l’échelle d’une population de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15485,51 +15485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mérour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15705,51 +15705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saintilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15843,51 +15843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). Paris, FRA., Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15912,51 +15912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of feeding strategy and feed prices on a population of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16027,506 +16027,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la variabilité du poids chez les groupes de porcs en croissance selon la variabilité initiale et la densité d’élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l’effet d’une augmentation de l’espace disponible sur l’activité et le comportement exploratoire des porcs élevés en milieu enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Karel de Greef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helen Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744683v1</w:t>
+                <w:t xml:space="preserve">hal-02747077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’effet d’une augmentation de l’espace disponible sur l’activité et le comportement exploratoire des porcs élevés en milieu enrichi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averós</w:t>
+                <w:t xml:space="preserve">Modeling growth in pigs : integration of biological and nutritional principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">XV. Congreso Bienal Asociación Mexicana de Especialistas en Nutrición Animal (AMENA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ixtapa, Mexico. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747077v1</w:t>
+                <w:t xml:space="preserve">hal-02808210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling growth in pigs : integration of biological and nutritional principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV. Congreso Bienal Asociación Mexicana de Especialistas en Nutrición Animal (AMENA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ixtapa, Mexico. 13 p</w:t>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808210v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Évolution de la variabilité du poids chez les groupes de porcs en croissance selon la variabilité initiale et la densité d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lefaucheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonhomme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841082v1</w:t>
+                <w:t xml:space="preserve">hal-02744683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InraPorc®, EvaPig® : des modèles et des logiciels pour optimiser la nutrition des porcs et réduire les rejets</w:t>
               </w:r>
@@ -16633,51 +16633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of feed intake in growing pigs : interest for modelling populations of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16879,51 +16879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16942,230 +16942,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la réponse des porcs aux apports alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définir des stratégies alimentaires alliant performance économique et impact environnemental grâce à la modélisation du groupe de porcs en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps de l’Association Française de Zootechnie : Modélisation systémique en production animale : de l'animal aux systèmes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France. 28 diapositives</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817146v1</w:t>
+                <w:t xml:space="preserve">hal-02751201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the response of growing pigs to nutrition</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to different levels of isoleucine in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV. Congreso Latino Americano de Nutrición Animal (CLANA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Estância de São Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751962v1</w:t>
+                <w:t xml:space="preserve">hal-02754150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An excessive supply of leucine aggravates the effect of a valine deficiency in post-weaned piglets</w:t>
               </w:r>
@@ -17270,316 +17313,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir des stratégies alimentaires alliant performance économique et impact environnemental grâce à la modélisation du groupe de porcs en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la réponse des porcs aux apports alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de printemps de l’Association Française de Zootechnie : Modélisation systémique en production animale : de l'animal aux systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751201v1</w:t>
+                <w:t xml:space="preserve">hal-02817146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the response of growing pigs to different levels of isoleucine in the diet</w:t>
+                <w:t xml:space="preserve">Modeling the response of growing pigs to nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">IV. Congreso Latino Americano de Nutrición Animal (CLANA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Estância de São Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754150v1</w:t>
+                <w:t xml:space="preserve">hal-02751962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herd modelling approach to determine the economically and environmentally most interesting dietary amino acid level during the fattening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18113,51 +18113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig welfare model development: the animals’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18165,51 +18165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra A. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene L. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel H. de Greef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
@@ -18376,51 +18376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herd modeling approach to determine the most economically and environmentally interesting dietary amino acid level during the fattening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18579,77 +18579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig welfare model development: the farmers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene L. Edge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel H. de Greef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18829,51 +18829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser le groupe de porcs en croissance pour définir des stratégies alimentaires conciliant performance économique et impact environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19049,64 +19049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig welfare model development: consumers and citizens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel H. de Greef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Averós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19442,51 +19442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19511,77 +19511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of some sow's characteristics on birthweight variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20114,230 +20114,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
+                <w:t xml:space="preserve">Evolution comparable du pH ruminal, sanguin et urinaire durant le développement d'une acidose latente provoquée sur moutons et lors de leur rétablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761213v1</w:t>
+                <w:t xml:space="preserve">hal-02760764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution comparable du pH ruminal, sanguin et urinaire durant le développement d'une acidose latente provoquée sur moutons et lors de leur rétablissement</w:t>
+                <w:t xml:space="preserve">Effet de l'additif alimentaire Levucell SC (Saccharomyces cerevisiae I-1077) sur le pH ruminal chez le mouton en acidose latente: rôle du schéma expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760764v1</w:t>
+                <w:t xml:space="preserve">hal-02761213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation fermentaire ruminale vers le butyrate lors d'une acidose latente chez le mouton</w:t>
               </w:r>
@@ -20882,90 +20882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between body composition of live pigs determined by imaging X-ray techniques and chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Font-I-Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21154,51 +21154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer en temps réel performances observées de croissance et d'ingestion et performances simulées par InraPorc® pour appliquer l'alimentation de précision chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21388,51 +21388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining real-time data and InraPorc® simulations to perform precision feeding in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21589,247 +21589,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’un programme d’alimentation de précision chez le porc en croissance alimenté à volonté : effet sur les performances et l’utilisation des nutriments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire les rejets azotés des porcs en croissance par un ajustement dynamique des apports en acides aminés au besoin et une diminution de la teneur en matières azotées totales de l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.111-112, 2020, 52èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.115-116, 2020, 52èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473702v1</w:t>
+                <w:t xml:space="preserve">hal-02473701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les rejets azotés des porcs en croissance par un ajustement dynamique des apports en acides aminés au besoin et une diminution de la teneur en matières azotées totales de l'aliment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d’un programme d’alimentation de précision chez le porc en croissance alimenté à volonté : effet sur les performances et l’utilisation des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.115-116, 2020, 52èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.111-112, 2020, 52èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473701v1</w:t>
+                <w:t xml:space="preserve">hal-02473702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les impacts environnementaux, l'excrétion et les performances, chez le porc à l'engrais</w:t>
               </w:r>
@@ -21917,385 +21917,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction en temps réel du poids vif des porcs en croissance logés en groupe à partir des pesées quotidiennes réalisées avec une bascule automatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737830v1</w:t>
+                <w:t xml:space="preserve">hal-02282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282297v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Prédiction en temps réel du poids vif des porcs en croissance logés en groupe à partir des pesées quotidiennes réalisées avec une bascule automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738056v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts and their association with performance and excretion traits in growing pigs</w:t>
               </w:r>
@@ -22589,51 +22589,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjeta Candek Potokar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22786,51 +22786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodes pour analyser les données de poids vif et de consommation alimentaire utilisées comme entrées dans les modèles nutritionnels en alimentation de précision chez le porc en croissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Taoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22875,346 +22875,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of divergent lines on feed efficiency and physical activity on lameness and osteochondrosis in growing pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Archimbaud</w:t>
+                <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888290v1</w:t>
+                <w:t xml:space="preserve">hal-02274478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Salaün</w:t>
+                <w:t xml:space="preserve">Effects of divergent lines on feed efficiency and physical activity on lameness and osteochondrosis in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karhapää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siljander-Rasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">52. International Congress of International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Charlottetown, Canada. Wageningen Academic Publishers, 2018, Proceedings of the 52nd Congress of the International Society for Applied Ethology. Ethology for health and welfare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274478v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil de prévision des besoins nutritionnels des truies en lactation. Application à l’alimentation de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23291,51 +23291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23373,51 +23373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23628,51 +23628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Gaussian process metamodels for sensitivity analysis of an individual-based model of a pig fattening unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23973,51 +23973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24111,51 +24111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation économique et environnementale de l’atelier d’engraissement de porcs, une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24219,51 +24219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats issus d'une station d'alimentation innovante pour la mise en œuvre de l'alimentation de précision des porcs en croissance élevés en groupe et alimentés de façon rationnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24271,51 +24271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24347,273 +24347,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du modèle nutritionnel InraPorc pour un système de finition de porcs lourds du sud du Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a generator of virtual pigs based on a generic covariance pattern for modelling growth performance to account for variability among individual pigs in deterministic growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO, Astralien Centre for International Agricultural Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210519v1</w:t>
+                <w:t xml:space="preserve">hal-01210692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a generator of virtual pigs based on a generic covariance pattern for modelling growth performance to account for variability among individual pigs in deterministic growth models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du modèle nutritionnel InraPorc pour un système de finition de porcs lourds du sud du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marson B. Warpechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucelia Hauptli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella A. Pierozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline A. Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210692v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’un plan d’alimentation élaboré par simulations à partir d’une population virtuelle de porcs pour permettre une maîtrise de la variabilité du poids en fin d’engraissement.</w:t>
               </w:r>
@@ -24638,51 +24638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24772,51 +24772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25350,51 +25350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative process for developing welfare-friendly alternatives to the farrowing crate in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25836,273 +25836,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the welfare of growing-finishing pigs: a meta-analytical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
+                <w:t xml:space="preserve">Modélisation de la cinétique de consommation en fonction du poids chez le porc en croissance selon le mode d’expression de l’ingéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference of Animal Welfare at Farm and Group Level (WAFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada. 2011, Proceedings of the 5th International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749206v1</w:t>
+                <w:t xml:space="preserve">hal-02749900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cinétique de consommation en fonction du poids chez le porc en croissance selon le mode d’expression de l’ingéré</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">Modelling the welfare of growing-finishing pigs: a meta-analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">5. International Conference of Animal Welfare at Farm and Group Level (WAFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Guelph, Canada. 2011, Proceedings of the 5th International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749900v1</w:t>
+                <w:t xml:space="preserve">hal-02749206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t>
               </w:r>
@@ -27914,51 +27914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28065,51 +28065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 46, </w:t>
@@ -28623,77 +28623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA, pp.1-195, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -28746,77 +28746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-185, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/wmkb-ty56-en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -29486,432 +29486,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations and state of play</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609470v2</w:t>
+                <w:t xml:space="preserve">hal-03606035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179231v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital technology and agroecology: opportunities to explore, challenges to overcome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.76-97, 2022, White book INRIA, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606035v2</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
@@ -29936,64 +29936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -30048,90 +30048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et agro­écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : Tirer le meilleur du numérique pour contribuer à la transition vers des agricultures et des systèmes alimentaires durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -30212,64 +30212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.112-134, 2022, White book Inria, 978-2-7261-1310-3</w:t>
@@ -30648,64 +30648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevage de précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30737,303 +30737,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nutrient utilization in sows: a way towards the optimization of nutritional supplies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABI Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210832v1</w:t>
+                <w:t xml:space="preserve">hal-01210830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InraPorc: where do we come from and where do we want to go?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling nutrient utilization in sows: a way towards the optimization of nutritional supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional modelling for pigs and poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CABI Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-1-78064-411-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210830v1</w:t>
+                <w:t xml:space="preserve">hal-01210832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using InraPorc to reduce nitrogen and phosphorus excretion</w:t>
               </w:r>
@@ -31342,64 +31342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -31588,51 +31588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final report for the SusAn project: Improving pig system performance through a whole system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut-Håkan Jeppsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31950,64 +31950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -32203,51 +32203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.677857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Misiura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.N. Filipe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grausa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komasilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15159/AR.20.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9040169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d7xm-1v42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Dunshea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. D. Allison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Boler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H de Greef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w84-gd70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aver&#243;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H. de Greef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Edged" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. de Greef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Edge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991613" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sturm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M&#252;ller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Raut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Graef" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Jeppsson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myllerup" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bedford" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pomar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312132v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantaloube" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archimbaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591144v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taoussi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea Gaitan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210426v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210423v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455864v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455868v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747077v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Greef" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Edge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808210v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817146v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751962v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751201v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754150v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Edwards" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene L. Edge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754081v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756538v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756634v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754629v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rademacher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822079v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752974v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertinotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094219v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779345v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473701v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737830v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738300v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek Potokar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888290v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Cloutier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606378v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/outils-de-conception-de-demain.html" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741826v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345056.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boutry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massabie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/bien_repro_con/06BERCp.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210519v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson B. Warpechowski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelia Hauptli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella A. Pierozan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline A. Quadros" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210692v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271648.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210518v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210691v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lescop" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748032v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210802v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749900v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832542v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585651v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801450v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368908.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210832v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279145.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824243v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210915v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567973v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237709v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Nielsen Dominiak" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Zacepins" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829925v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karhap&#228;&#228;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siljander-Rasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cantaloube" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N. T. R. Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.677857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Misiura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A.N. Filipe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grausa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komasilov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15159/AR.20.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9040169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jennewein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.053816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016-0529" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210645v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d7xm-1v42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Saintilan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Merour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5687" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000554" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Dunshea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. D. Allison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Boler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001407" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H de Greef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Edwards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.03.019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gloaguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000760" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w84-gd70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aver&#243;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel H. de Greef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen L. Edged" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.09.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cirera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simmongiovanni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. de Greef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Edge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991613" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1964" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC200693" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Late Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand-Chaucheyras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.262" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kasper" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Slootmans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarissa Masselyne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oster" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Brun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Donk&#243;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.082" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sturm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone M&#252;ller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Raut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Graef" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Jeppsson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Myllerup" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Delage" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. N. Filipe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert F Knol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bedford" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479990v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stefanski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Pomar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312132v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cantaloube" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archimbaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915040v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591144v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagnon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738268v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591146v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Taoussi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nardina Tricia Rigo Monteiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591145v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591143v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740949v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743685v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455931v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantevin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800724v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. Pozza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210889v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barea Gaitan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210426v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210423v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455864v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#233;rour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019769v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210295v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455868v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel de Greef" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Edge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744971v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754150v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758299v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193501v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Ala&#239;n" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lagant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al A&#239;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Edwards" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene L. Edge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758227v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754081v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754646v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756538v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756634v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754629v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rademacher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757127v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822079v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752021v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752974v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertinotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763205v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760764v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Michalet-Doreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758892v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764284v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826076v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346355v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094219v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.037" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779345v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473701v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473702v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737830v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282321v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410524v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738300v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek Potokar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736828v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888290v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Archimbaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735235v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Cloutier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606378v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/outils-de-conception-de-demain.html" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741826v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comyn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345056.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744305v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210861v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/enviro/02E.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boutry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massabie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/bien_repro_con/06BERCp.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210692v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271648.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210519v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson B. Warpechowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelia Hauptli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella A. Pierozan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline A. Quadros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210518v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210691v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210520v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210516v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210517v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailliard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lescop" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210465v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748032v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210802v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749900v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832542v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887646v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604970v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmkb-ty56-en" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585651v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039201v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.htmlhttps://www.editions-france-agricole.fr/site/gfaed/AGRO__gfaed.4464.42722__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398071v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644029v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0013.10" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801450v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368908.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210830v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279107.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210832v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/279145.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824243v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210915v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567973v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940151v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237709v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Nielsen Dominiak" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksejs Zacepins" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829925v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>