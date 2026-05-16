--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic CALANDREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal inheritance: the impact of male stress on offspring in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Symposium ‘Paternal Origins of Health and Disease’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du tempérament de picage chez deux souches commerciales de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Techniques Interfilières du SYSAAF : Génétique et reproduction des espèces avicoles, aquacoles et entomocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of early behavioural traits to predict injurious pecking in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer et enrichir l’espace : quels impacts sur les comportements et la réactivité des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Scheubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or chilled out: impact of genetic differences in stress sensitivity on stress-induced telomere shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la PRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Science et Innovation Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard--Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do domestic birds process their environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.678-679, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition in the barn: range use and its relation to cognitive performance in free-range broiler chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Barbarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAE 2020 Global Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference (Covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stress maternel prénatal module le développement des capacités cognitives chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.370-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genotype to phenotype: influence of the gut microbiota in Japanese quails (&amp;lt;em&amp;gt;Coturnix japonica&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote intestinal initial sur les comportements émotionnels de la caille japonaise (&amp;lt;em&amp;gt;Coturnix japonica&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transmission épigénétique du stress prénatal chez la caille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., May 2017, Gif-sur-Yvette, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory systems in animals and humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peuteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre émotivité et stratégies de mémoire spatiale chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory experience of chicken embryos influences food preferences after hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When senses take flight: the evolution, development, mechanisms and function of avian senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Society, Sep 2014, Newport Pagnell, Buckinghamshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du tube digestif : conséquences sur la réactivité émotionnelle, la motivation sexuelle et l'apprentissage chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'altération mnésique du stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse. Cargèse, FRA., Mar 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL). LAUSANNE, CHE., Sep 2012, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des hormones d'origine maternelle dans le développement de la réactivité émotionnelle chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-training intra-hippocampal infusions of corticosterone promote, preserve or disrupt conditioned fear responses depending on the streesful situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincenzo-Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. European brain and behaviour society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of polysialyltransferase ST8SiaII and ST8iaIV knockout on social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bisaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenisms in the reproductive response of male quail to short days are driven by testosterone-independent uncoupling in the photoperiodic TSH-DIO2/DIO3 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (12), pp.jeb250390. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106750. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105203. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and enriching the rearing environment in conventional broiler chicken production: effects on behavioral indicators, emotional states, and cecal microbiota composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Scheubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (11), pp.105663. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05241137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le picage. Origines et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.106398. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring neuronal markers and early social environment influence in divergent quail lines selected for social motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Talbottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pecnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.23554. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les volailles perçoivent et interprètent leur environnement : recherche scientifique et exemples d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7657. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide in broiler hens has long-term impacts on the progeny metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (9), pp.102877. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105407. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Stomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses cross-modally recognize women and men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3864. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30830-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Milhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Leghorn and Red Junglefowl female chicks use distal and local cues similarly, but differ in persistency behaviors, during a spatial orientation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.104669. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, 11 p. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural and artificial prenatal stimulations on the behavioural profile of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Mezrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.243175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105661. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2022.105661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Luchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can the research on chicken cognition improve chicken welfare: a perspective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.679-698. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00439339.2021.1924920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Patinote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lo Sudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses are sensitive to baby talk: pet-directed speech facilitates communication with humans in a pointing task and during grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gorosurreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.999-1006. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), 5 p. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses Solve Visible but Not Invisible Displacement Tasks in an Object Permanence Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female horses spontaneously identify a photograph of their keeper, last seen six months previously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6302), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62940-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie C Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 381, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motivation and the use of distal, but not local, featural cues are related to ranging behavior in free-range chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Barbarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (4), pp.769-780. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01389-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses feel emotions when they watch positive and negative horse–human interactions in a video and transpose what they saw to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (4), pp.643 - 653. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01369-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mapping of the gonadotropin‐inhibitory hormone‐related peptide 2 with a novel antibody suggests a connection with emotional reactivity in the Japanese quail (Coturnix japonica, Temminck & Schlegel, 1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 527 (11), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peuteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses Categorize Human Emotions Cross-Modally Based on Facial Expression and Non-Verbal Vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.862. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9110862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coté végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Ados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L17535 (433), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (10), 9 p. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.202879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Biesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.470-473. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2018.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditioned reinforcer did not help to maintain an operant conditioning in the absence of a primary reinforcer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.61-63. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1857 - 1857. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20319-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality and predisposition to form habit behaviours during instrumental conditioning in horses (Equus caballus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Polli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske N. de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9999 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of a probiotic supplementation on memory in quail suggests a role of gut microbiota on cognitive abilities in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.47-53. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani5040408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive emotional memory: the key hippocampal-amygdalar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Ritcher-Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10253890.2015.1067676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to methoxychlor enhances adult cognitive responses and hippocampal neurogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.202. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des nouveaux neurones de l'hippocampe dans la mémoire dépend de leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Neurologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diet influences offspring feeding behavior and fearfulness in the precocial chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard-Derivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoids Can Induce PTSD-Like Memory Impairments in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brayda-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6075), pp.1510-1513. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoids can induce PTSD-like memory impairments in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brayda-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6075), pp.1510-1513. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching from contextual to tone fear conditioning and vice versa: The key role of the glutamatergic hippocampal-lateral septal neurotransmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (9), pp.440-443. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/lm.1859810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of polysialyltransferase ST8SiaII and ST8iaIV knockout on social interaction and aggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bisaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (8), pp.958-967. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1601-183X.2010.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trifilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Micheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.424—434. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular hippocampal acetylcholine level controls amygdala function and promotes adaptive conditioned emotional response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trifilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (52), pp.13556-13566. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3713-06.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Demion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early identification of behavioural traits to predict the risk of later injurious pecking behaviour in laying flocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quail-gnition: social motivation and inhibitory control performance in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAB Winter Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux sont capables de reconnaître spontanément la photographie d'une personne rencontrée 6 mois auparavant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre capacité d'exploration et performances en mémoire spatiale à court terme chez le poulet élevé en plein-air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les capacités cognitives des animaux d'élevage pour appréhender leur univers mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyrafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Patinote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lo Sudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact neurobiologique et comportemental du stress prénatal chez la caille japonaise (Coturnix coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sélection d'un comportement de peur sur l'anatomie de l'encéphale de caille. Utilisation de l'imagerie par résonance magnétique (IRM) ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seillac, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote intestinal initial sur les comportements émotionnels de la caille japonaise (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in maternal diet influence motivation for food and related brain plasticity in the domestic chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Mezraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary reinforcement did not slow down extinction in an unrelated learned task in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saumur, France. ELSEVIER SCIENCE BV, Journal of Veterinary Behavior. Clinical Applications and Research, 15, 164 p., 2016, 12th International Equitation Science Conference. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2016.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Human Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur un comportement de peur chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Programme et résumés des communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Diet Influences Offspring Feeding Behavior and Fearfulness in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un probiotique sur la réactivité émotionnelle et l’apprentissage chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in japanese quail (Coturnix Japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme un coq en pâte : A l'école des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId712"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic CALANDREAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal inheritance: the impact of male stress on offspring in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Teixido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Symposium ‘Paternal Origins of Health and Disease’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du tempérament de picage chez deux souches commerciales de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Techniques Interfilières du SYSAAF : Génétique et reproduction des espèces avicoles, aquacoles et entomocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of early behavioural traits to predict injurious pecking in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage de poulets biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer et enrichir l’espace : quels impacts sur les comportements et la réactivité des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Scheubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioland Geflügeltagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressed or chilled out: impact of genetic differences in stress sensitivity on stress-induced telomere shortening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'écophysiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux perçoivent-ils nos émotions dans nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Science et Innovation Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard--Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR FED4426</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux peuvent-ils percevoir nos émotions via nos odeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la PRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADAMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do domestic birds process their environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.678-679, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can horses discriminate human body odors from joy and fear contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Melbourne, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation perceptive dans une tâche de correspondance à l’échantillon chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The top gamer hen: introducing a touch-screen device with serial reversal learning and generalization task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, (remote), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Empeyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaprogramme - SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If not here, then there: The domestic hen is capable of exclusion in a food searching task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Student Conference on Behaviour and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition in the barn: range use and its relation to cognitive performance in free-range broiler chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Barbarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAE 2020 Global Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference (Covid), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stress maternel prénatal module le développement des capacités cognitives chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.370-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genotype to phenotype: influence of the gut microbiota in Japanese quails (&amp;lt;em&amp;gt;Coturnix japonica&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology (ECBB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de régulation précoces de la néophobie alimentaire chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote intestinal initial sur les comportements émotionnels de la caille japonaise (&amp;lt;em&amp;gt;Coturnix japonica&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2017, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transmission épigénétique du stress prénatal chez la caille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., May 2017, Gif-sur-Yvette, France. 126 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory systems in animals and humans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peuteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre émotivité et stratégies de mémoire spatiale chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress maternel prénatal affecte le développement des capacités cognitives de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal effects are modulated by a precocial bird’s postnatal maternal care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Developmental Psychobiology, Jul 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory experience of chicken embryos influences food preferences after hatching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When senses take flight: the evolution, development, mechanisms and function of avian senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Society, Sep 2014, Newport Pagnell, Buckinghamshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du tube digestif : conséquences sur la réactivité émotionnelle, la motivation sexuelle et l'apprentissage chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instabilité sociale affecte le comportement ainsi que certaines capacités d'apprentissage des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at social motivation to assess meat producing poultry adaptation to rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d'altération mnésique du stress post-traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse. Cargèse, FRA., Mar 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL). LAUSANNE, CHE., Sep 2012, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2011 - 32nd International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Behaviour Society &amp; the International Ethological Conference (IEC), Jul 2011, Bloomington, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience olfactive des embryons influence les comportements alimentaires des jeunes poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des hormones d'origine maternelle dans le développement de la réactivité émotionnelle chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment modulates effects of unpredictable repeated negative stimulations in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior 2011 - Joint meeting of the Animal Behaviour Society &amp; the International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli induce negative consequences on feeding behaviour in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Namik Kemal University, Faculty of Agriculture, Oct 2011, Cesma, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of environmental enrichment on emotional reactivity of Japanese quail submitted to repeated negative stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Congress of the International Society of Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Jul 2011, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives répétées améliorent paradoxalement les performances d'apprentissage chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-training intra-hippocampal infusions of corticosterone promote, preserve or disrupt conditioned fear responses depending on the streesful situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincenzo-Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. European brain and behaviour society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of polysialyltransferase ST8SiaII and ST8iaIV knockout on social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bisaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human emotional odours influence horses’ behaviour and physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (1), pp.e0337948. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0337948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82 (1), pp.3-24. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenisms in the reproductive response of male quail to short days are driven by testosterone-independent uncoupling in the photoperiodic TSH-DIO2/DIO3 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (12), pp.jeb250390. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.250390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106750. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Calesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105203. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion of fear and joy from humans to horses using a combination of facial and vocal cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Tanguy-Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.17689. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring and enriching the rearing environment in conventional broiler chicken production: effects on behavioral indicators, emotional states, and cecal microbiota composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Scheubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (11), pp.105663. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05241137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses can learn to identify joy and sadness against other basic emotions from human facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.105081. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2024.105081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le picage. Origines et pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of social instability on broiler chicken learning abilities and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.106398. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal stress effects across generations in a precocial bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.231826. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring neuronal markers and early social environment influence in divergent quail lines selected for social motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Talbottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pecnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.23554. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74906-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses form cross-modal representations of adults and children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.369-377. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-022-01667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les volailles perçoivent et interprètent leur environnement : recherche scientifique et exemples d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7657. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide in broiler hens has long-term impacts on the progeny metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (9), pp.102877. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odors between fear and joy contexts in a habituation-discrimination protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3285. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate between human facial and vocal expressions of sadness and joy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1733-1742. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01817-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 260 (105870), </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105407. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Stomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses cross-modally recognize women and men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.3864. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-30830-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic hens succeed at serial reversal learning and perceptual concept generalisation using a new automated touchscreen device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.100607. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les capacités de métacognition pour étudier la conscience chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.35-38. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60554/sn.v63i1.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Milhade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Leghorn and Red Junglefowl female chicks use distal and local cues similarly, but differ in persistency behaviors, during a spatial orientation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.104669. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of natural and artificial prenatal stimulations on the behavioural profile of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Mezrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 225 (6), pp.jeb243175. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.243175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, 11 p. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal stress is associated with behavioural and epigenetic changes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.105661. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2022.105661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Luchiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Patinote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lo Sudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can the research on chicken cognition improve chicken welfare: a perspective review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (3), pp.679-698. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00439339.2021.1924920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses are sensitive to baby talk: pet-directed speech facilitates communication with humans in a pointing task and during grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gorosurreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.999-1006. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), 5 p. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human face recognition in horses: data in favor of a holistic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses Solve Visible but Not Invisible Displacement Tasks in an Object Permanence Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chasles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.562989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwilling or willing but unable: can horses interpret human actions as goal directed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.1035-1040. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01396-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female horses spontaneously identify a photograph of their keeper, last seen six months previously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6302), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62940-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie C Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 381, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motivation and the use of distal, but not local, featural cues are related to ranging behavior in free-range chickens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Barbarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (4), pp.769-780. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01389-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses feel emotions when they watch positive and negative horse–human interactions in a video and transpose what they saw to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (4), pp.643 - 653. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01369-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses Categorize Human Emotions Cross-Modally Based on Facial Expression and Non-Verbal Vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cuzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.862. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani9110862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human behaviour at the origin of maternal effects on offspring behaviour in laying hens (Gallus gallus domesticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mapping of the gonadotropin‐inhibitory hormone‐related peptide 2 with a novel antibody suggests a connection with emotional reactivity in the Japanese quail (Coturnix japonica, Temminck & Schlegel, 1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Poissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 527 (11), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.24659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Peuteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (10), 9 p. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.202879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coté végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Ados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L17535 (433), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Biesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.470-473. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2018.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditioned reinforcer did not help to maintain an operant conditioning in the absence of a primary reinforcer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 146, pp.61-63. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubation temperature affects the expression of young precocial birds’ fear-related behaviours and neuroendocrine correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1857 - 1857. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20319-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality and predisposition to form habit behaviours during instrumental conditioning in horses (Equus caballus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Balle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Polli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in maternal diet influence yolk hormone levels and post-hatch neophobia in the domestic chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske N. de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9999 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of a probiotic supplementation on memory in quail suggests a role of gut microbiota on cognitive abilities in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.47-53. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1220-1232. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani5040408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive emotional memory: the key hippocampal-amygdalar interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Desmedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gal Ritcher-Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10253890.2015.1067676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to methoxychlor enhances adult cognitive responses and hippocampal neurogenesis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouhanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.202. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Möstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des nouveaux neurones de l'hippocampe dans la mémoire dépend de leur âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du Neurologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diet influences offspring feeding behavior and fearfulness in the precocial chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0077583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Richard-Derivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoids Can Induce PTSD-Like Memory Impairments in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brayda-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6075), pp.1510-1513. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoids can induce PTSD-like memory impairments in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brayda-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6075), pp.1510-1513. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1207615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching from contextual to tone fear conditioning and vice versa: The key role of the glutamatergic hippocampal-lateral septal neurotransmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (9), pp.440-443. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/lm.1859810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential impact of polysialyltransferase ST8SiaII and ST8iaIV knockout on social interaction and aggression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bisaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes, Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (8), pp.958-967. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1601-183X.2010.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic ERK1/2 activation in both the hippocampus and amygdala may reveal a system consolidation of contextual fear memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trifilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Micheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (4), pp.424—434. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular hippocampal acetylcholine level controls amygdala function and promotes adaptive conditioned emotional response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trifilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (52), pp.13556-13566. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3713-06.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early identification of behavioural traits to predict the risk of later injurious pecking behaviour in laying flocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Demion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Foreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quail-gnition: social motivation and inhibitory control performance in Japanese quail (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAB Winter Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses discriminate human body odours from joy and fear contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Menard-Peroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux se font des représentations cross-modales des enfants et des adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monamie Ringhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux sont capables de reconnaître spontanément la photographie d'une personne rencontrée 6 mois auparavant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Trösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre capacité d'exploration et performances en mémoire spatiale à court terme chez le poulet élevé en plein-air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester les capacités cognitives des animaux d'élevage pour appréhender leur univers mental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Peyrafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Valotaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Patinote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lo Sudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal stress impairs the development of cognitive abilities in Japanese quail (Coturnix c. japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact neurobiologique et comportemental du stress prénatal chez la caille japonaise (Coturnix coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la sélection d'un comportement de peur sur l'anatomie de l'encéphale de caille. Utilisation de l'imagerie par résonance magnétique (IRM) ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seillac, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote intestinal initial sur les comportements émotionnels de la caille japonaise (Coturnix japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids in maternal diet influence motivation for food and related brain plasticity in the domestic chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation homme-animal induit des effets maternels chez la poule domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mocz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la photopériode sur les comportements émotionnels, les capacités cognitives et la plasticité cérébrale : une étude pilote chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the brain tells us about food neophobia in the young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. , 2016, 8th European Conference on Behavioural Biology (ECBB)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress prénatal a-t-il toujours des effets délétères sur l'ontogenèse comportementale chez l'oiseau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Mezraï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Caen, France. , 2016, Colloque National de la SFECA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary reinforcement did not slow down extinction in an unrelated learned task in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Equitation Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saumur, France. ELSEVIER SCIENCE BV, Journal of Veterinary Behavior. Clinical Applications and Research, 15, 164 p., 2016, 12th International Equitation Science Conference. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2016.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors and impairs cognitive capacity in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Human Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Erice, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur un comportement de peur chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Programme et résumés des communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic exposure to cool temperature enhances the expression of fear-related behaviors in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain. , 41 p., 2015, 48th Annual Meeting of the International Society for Developmental Psychobiology ISDP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Diet Influences Offspring Feeding Behavior and Fearfulness in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolk hormones influence in ovo olfactory learning and feeding behaviour in domestic chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First investigation of the cerebral network implicated in food neophobia in young chicken &amp;lt;em&amp;gt;Gallus gallus domesticus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird's emotionality modulates the impact of chronic stress on feeding behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.978-90-8686-245-0, 2014, Proceedings of the 48th ISAE Congress - "Moving On". </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-797-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coutureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious effect of social instability on meat-type chicken learning abilities and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florianopolis, Brazil. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86, 2013, 47th Congress of the (ISAE) : Understanding behaviour to improve livelihood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un probiotique sur la réactivité émotionnelle et l’apprentissage chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la mère influence les préférences alimentaires des descendants chez l’oiseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'embryon de poulet mémorise l'odeur de l'alimentation maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of individual trait for emotionality on behavioural, physiological and neurobiological consequences of chronic stress in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. FENS Forum of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences du stress chronique et de l’origine génétique sur les performances d’apprentissage spatial chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stimulations négatives, répétées et imprévisibles, affectent différemment le comportement des cailles selon leur sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enrichissement du milieu module les effets de stimulations négatives répétées et imprévisibles chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in japanese quail (Coturnix Japonica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Seressia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Amichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plotine Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Kliphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Food Safety Authority. 2017, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme un coq en pâte : A l'école des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId714"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheubel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824164v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaouane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Porte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenzo-Piazza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fantin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#225;rquez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189301v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250390" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05241137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105663" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Talbottier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74906-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102877" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069771v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30830-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104669" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364095v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blanchard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gorosurreta" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01487-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550414v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62940-w" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617898v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24659" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274484v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621915v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.11.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602654v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Balle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Polli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Ritcher-Levin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2015.1067676" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318977v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00202" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642151v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323731v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brayda-Bruno" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207615" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129587v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129430v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaffard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1859810" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129440v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00635.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736302v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737237v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786121v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786926v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603865v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739459v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2016.08.033" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739311v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793477v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Teixido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scheubel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mocz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moysan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard-Peroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard--Peroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicole" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744271v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Margerie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Foucher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802140v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748367v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748506v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brunel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747054v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurence" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kaouane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Porte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenzo-Piazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmedt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fantin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#225;rquez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Poissenot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250390" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Yamamoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monamie Ringhofer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98794-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05241137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105663" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677329v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2024.105081" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717662v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106398" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231826" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735026v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Talbottier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74906-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01667-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bernardi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102877" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011829v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30119-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213124v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01817-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069771v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30830-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753546v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100607" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v63i1.24" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185493v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104669" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595640v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezrai" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243175" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555171v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2022.105661" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364095v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Tr&#246;sch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blanchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gorosurreta" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01487-3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151453v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575808" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993349v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chasles" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.562989" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993355v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bertin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01396-x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550414v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62940-w" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038684v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pellon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cuzol" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01369-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9110862" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01988857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.01.012" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24659" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274484v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621915v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.11.012" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01698022v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20319-y" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Marchand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Balle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Polli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171010" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595668v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marighetto" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Ritcher-Levin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2015.1067676" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318977v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00202" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642151v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129781v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077583" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323731v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brayda-Bruno" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mons" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207615" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129587v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129430v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaffard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1859810" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129440v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2010.00635.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344293v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herry" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mons" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Micheau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.05.004" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCF6SQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669014v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marien" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3713-06.2006" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171784v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092115v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736302v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737237v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786121v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858141v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790516v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786926v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603865v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606487v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604679v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741219v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740634v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739054v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740650v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Mezra&#239;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739459v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2016.08.033" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533911v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801313v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739311v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741077v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308727v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739522v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741398v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146662v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/isae_meetings.html" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-797-4" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746035v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applied-ethology.org/hres/ISAE%202013%209789086867790isae2013-e.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308233v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804706v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01348002v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807281v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318410v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318303v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318381v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793477v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>