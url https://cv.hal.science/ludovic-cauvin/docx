--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -438,295 +438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a data-driven paradigm for characterizing plastic anisotropy using principal components analysis and manifold learning</w:t>
+                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianqiang Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+                <w:t xml:space="preserve">Manyu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinran Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112834⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 428, pp.117099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445491v1</w:t>
+                <w:t xml:space="preserve">hal-04732225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal–dual on-the-fly reduced-order modeling for large-scale transient dynamic topology optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a data-driven paradigm for characterizing plastic anisotropy using principal components analysis and manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ma</w:t>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinran Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+                <w:t xml:space="preserve">Subhrajit Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 428, pp.117099. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.112834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732225v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embedded-FEM approach accounting for the size effect in nanocomposites</w:t>
               </w:r>
@@ -829,64 +829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the plastic anisotropy and hardening behavior of a commercial Zn-Cu-Ti alloy: Experimental and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,274 +1048,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of highly anisotropic zinc alloys using crystal plasticity and inverse analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility effects of modified montmorillonite on elastic and visco-elastic properties of nano-reinforced Poly(lactic acid): Experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.038⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797288v1</w:t>
+                <w:t xml:space="preserve">hal-02297276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility effects of modified montmorillonite on elastic and visco-elastic properties of nano-reinforced Poly(lactic acid): Experimental and modeling study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale investigation of highly anisotropic zinc alloys using crystal plasticity and inverse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedoui</w:t>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.441-448. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297276v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to mesh mesoscopic representative volume element of 3D interlock woven composites impregnated with resin</w:t>
               </w:r>
@@ -1405,103 +1405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties prediction of nano-clay reinforced polymer using multi-scale modeling based on a multi-scale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stepień</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89, pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,325 +2577,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
+                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021415v1</w:t>
+                <w:t xml:space="preserve">hal-05462804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Process Regression for Texture Analysis: Reconstruction and Homogenization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Modeling Size Effects in the Elastoplastic Behavior of Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462804v1</w:t>
+                <w:t xml:space="preserve">hal-05462839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Size Effects in the Elastoplastic Behavior of Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Phong Bach</w:t>
+                <w:t xml:space="preserve">TAILORED GAUSSIAN PROCESS KERNELS FOR LEARNING REPRESENTATIVE VOLUME ELEMENTS (RVE) FROM EBSD TEXTURE DATA OF POLYCRYSTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Conference on Computational Plasticity, COMPLAS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462839v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of the mechanical behavior of nanocomposites materials</w:t>
               </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference On Multi-disciplinary Design Optimization &amp; Applications (MDOA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,51 +3028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Green Aviation (ICGA2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauvin Ludovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3307,956 +3307,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+                <w:t xml:space="preserve">Numerical modeling of thermoelastic nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
+              <w:t xml:space="preserve">EMI 2023 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404373v1</w:t>
+                <w:t xml:space="preserve">hal-04404356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403924v1</w:t>
+                <w:t xml:space="preserve">hal-04404002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Development of a finite element strategy for the modeling of thermo-elastic nano-reinforced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/w024-dg79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404002v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of thermoelastic nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Grine</w:t>
+                <w:t xml:space="preserve">MODELING THE SIZE EFFECT IN THE MECHANICAL BEHAVIOR OF NANOCOM-POSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Phong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI 2023 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404356v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a finite element strategy for the modeling of thermo-elastic nano-reinforced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Grine</w:t>
+                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/w024-dg79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011813v1</w:t>
+                <w:t xml:space="preserve">hal-04404368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING THE SIZE EFFECT IN THE MECHANICAL BEHAVIOR OF NANOCOM-POSITES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Phong Bach</w:t>
+                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mayer Grigoleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404020v1</w:t>
+                <w:t xml:space="preserve">hal-04404030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW MODELING STRATEGY ACCOUNTING FOR MATERIAL TEXTURE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+                <w:t xml:space="preserve">Model reduction in the context of polycrystalline plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404030v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Reduced-Order Modeling strategy for accounting for texture information in the context of polycrystalline plasticity</w:t>
+                <w:t xml:space="preserve">An application of Reduced-Order Model for polycrystalline plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on the Cooperation and Integration of Industry, Education, Research and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Wuhan, China</w:t>
+              <w:t xml:space="preserve">NPU-UTC Bilateral Symposium on Data-driven Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404368v1</w:t>
+                <w:t xml:space="preserve">hal-04404373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de taille dans le comportement non-linéaire des nanocomposites</w:t>
               </w:r>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,77 +4350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un paradigme d'apprentissage de variété pour la caractérisation de l'anisotropie plastique dans des métaux et des alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianqiang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of highly anisotropic polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Ibero-Latin-American Congress on Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,51 +5106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique non-linéaire du comportement d'une classe de nanocomposite à renforts plaquettaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112834" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721426v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02194-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Ha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stepie&#324;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.03.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.07.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXCQ9RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46LGZDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baczma&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.01.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WC412M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Baczmanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.91" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWQV3W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67G0SB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D0TLDXJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/w024-dg79" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afriad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Sorrentino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bathnagar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721426v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02194-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Ha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stepie&#324;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.03.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.07.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXCQ9RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46LGZDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baczma&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.01.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WC412M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Baczmanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.91" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWQV3W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67G0SB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D0TLDXJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/w024-dg79" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afriad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Sorrentino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bathnagar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>