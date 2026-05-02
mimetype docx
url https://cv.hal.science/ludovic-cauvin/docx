--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -3415,269 +3415,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+                <w:t xml:space="preserve">Development of a finite element strategy for the modeling of thermo-elastic nano-reinforced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/w024-dg79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404002v1</w:t>
+                <w:t xml:space="preserve">hal-04011813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a finite element strategy for the modeling of thermo-elastic nano-reinforced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Grine</w:t>
+                <w:t xml:space="preserve">Reduced-Order Polycrystalline Texture Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity, COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011813v1</w:t>
+                <w:t xml:space="preserve">hal-04404002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING THE SIZE EFFECT IN THE MECHANICAL BEHAVIOR OF NANOCOM-POSITES</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721426v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02194-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Ha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stepie&#324;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.03.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.07.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXCQ9RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46LGZDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baczma&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.01.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WC412M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Baczmanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.91" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWQV3W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67G0SB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D0TLDXJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/w024-dg79" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afriad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Sorrentino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bathnagar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05521213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqian Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2026.118825" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04937472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Zettel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Willmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.01.237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04732225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinran Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Raghavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04445491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Dutta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721426v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Phong Bach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02194-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.104103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weigand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Ha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stepie&#324;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.03.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.07.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RXCQ9RS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46LGZDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02297269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Panicaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baczma&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.01.038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13WC412M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276166v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Baczmanski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.681.91" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GWQV3W1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.09.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67G0SB7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D0TLDXJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05021415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05025716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Grine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauvin Ludovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/w024-dg79" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mayer Grigoleto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04403924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03721435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brancherie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04404378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afriad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Sorrentino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bathnagar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05462795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>