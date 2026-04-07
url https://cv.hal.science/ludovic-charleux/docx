--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1640,321 +1640,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Issack Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961037v1</w:t>
+                <w:t xml:space="preserve">hal-02484566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484566v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,90 +2161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.365-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,51 +2278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,338 +2660,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Gicquel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925870v1</w:t>
+                <w:t xml:space="preserve">hal-00972595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
+              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972595v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4016,51 +4016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,273 +4977,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+              <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+                <w:t xml:space="preserve">hal-03297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297196v1</w:t>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,286 +5590,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Formosa</w:t>
+                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, dublin, Ireland. pp.160007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095921v1</w:t>
+                <w:t xml:space="preserve">hal-02012688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
+                <w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kanazawa, Japan. pp.012122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012688v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Deformation Mechanisms in Silica Glass underneath an Indentation Imprint by Means of a Chemical Dissolution Technique</w:t>
               </w:r>
@@ -5957,277 +5957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
@@ -6286,73 +6286,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the modelling of elastic behaviour in a wiping-die bending process.</w:t>
               </w:r>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,182 +7174,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Volland</w:t>
+                <w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par analyse du recouvrement d'empreintes de nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935358v1</w:t>
+                <w:t xml:space="preserve">hal-00597508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in metallic glasses studied by mechanical characterization of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7394,165 +7377,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMANAM XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par analyse du recouvrement d'empreintes de nanoindentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Size effect in metallic glasses characterized by nanoindentation and shear bands observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.164</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597508v1</w:t>
+                <w:t xml:space="preserve">hal-00935358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous and partially crystallized metallic glasses: An indentation study</w:t>
               </w:r>
@@ -7916,77 +7916,223 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05152802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STYLUS FOR THREE-DIMENSIONAL SCANNING SYSTEM (71) Applicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alépée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 2024/0200930 Al. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8034,51 +8180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8088,91 +8234,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de systèmes mécaniques pour la mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université de Savoie Mont Blanc, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04959206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8182,65 +8328,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humerus Clausus : Navigation chirurgicale par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,65 +8407,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8466,51 +8612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>