--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -217,589 +217,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nanometer resolution method for probing densification ratio at nanoindentation sites in glass: Unravelling discrepancies in the literature</w:t>
+                <w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Han</w:t>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ferry</w:t>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120005⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599938v1</w:t>
+                <w:t xml:space="preserve">hal-04398851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new nanometer resolution method for probing densification ratio at nanoindentation sites in glass: Unravelling discrepancies in the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+                <w:t xml:space="preserve">Kun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">M. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.120005-120005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398851v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy 3D locators tracking in real time using monocular vision</w:t>
+                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elmo Kulanesan</w:t>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vacher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-023-01498-9⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398855v1</w:t>
+                <w:t xml:space="preserve">hal-04627094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-accuracy 3D locators tracking in real time using monocular vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+                <w:t xml:space="preserve">C. Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00138-023-01498-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627094v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical design of 2-DOF piezoelectric cantilevers for vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,377 +870,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
+                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Saint-Martin</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Morel</w:t>
+                <w:t xml:space="preserve">S. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Gibus</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.144533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565000v1</w:t>
+                <w:t xml:space="preserve">hal-03954525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">L Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
+                <w:t xml:space="preserve">E Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 864, pp.144533. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954525v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
@@ -1278,103 +1278,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, </w:t>
@@ -1406,555 +1406,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tension-compression asymmetry of AZ31B magnesium alloys on four-point bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Balland</w:t>
+                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Guruprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103672⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154539v1</w:t>
+                <w:t xml:space="preserve">hal-03027583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the elastic constants of carbon fibres by nanoindentation tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Effect of tension-compression asymmetry of AZ31B magnesium alloys on four-point bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173, pp.572-586. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027583v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484566v1</w:t>
+                <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Issack Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961037v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,546 +2025,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Indenter Tip Imperfection and Deformability on Analysing Instrumented Indentation Tests at Shallow Depths of Penetration on Stiff and Hard Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Keryvin</w:t>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charleux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Guin</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.1107-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508396v1</w:t>
+                <w:t xml:space="preserve">hal-01520783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
+                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1896 / 160007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422890v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Balland</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402022v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Indenter Tip Imperfection and Deformability on Analysing Instrumented Indentation Tests at Shallow Depths of Penetration on Stiff and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+                <w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (7), pp.1107-1113. </w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.365-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0267-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acme.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520783v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flax fibres viscoelastic behaviour at micro and nano scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,377 +2660,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972595v1</w:t>
+                <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925870v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASRI Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2nd AASRI Conference on Power and Energy Systems (PES) Dec 2013 South Korea, 7, pp.32-37. </w:t>
@@ -3068,90 +3068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (1356), pp.851-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3340,51 +3340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of nanocomposites derived from zirconium based bulk amorphous alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation plasticity of amorphous and partially crystallized metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3707,373 +3707,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable Electromechanical Receiver For Ultra-Low Frequency Wireless Power Transfer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Calibration of an Academic Refined Model for Industrial Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timotéo Payre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Liegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814169⟩</w:t>
+              <w:t xml:space="preserve">ICTP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Mandelieu la Napoule, France. pp.206-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40920-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968515v1</w:t>
+                <w:t xml:space="preserve">hal-04355450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Calibration of an Academic Refined Model for Industrial Use</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Balland</w:t>
+                <w:t xml:space="preserve">Bistable Electromechanical Receiver For Ultra-Low Frequency Wireless Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Scott Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tabourot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timotéo Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Mandelieu la Napoule, France. pp.206-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.131-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40920-2_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355450v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
@@ -4096,990 +4096,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775628v1</w:t>
+                <w:t xml:space="preserve">hal-04280107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
+                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280107v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776678v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
+              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780330v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,307 +5098,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+                <w:t xml:space="preserve">hal-03790559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790559v1</w:t>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,90 +5475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,329 +5590,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
+                <w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kanazawa, Japan. pp.012122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012688v1</w:t>
+                <w:t xml:space="preserve">hal-02095921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Formosa</w:t>
+                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, dublin, Ireland. pp.160007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095921v1</w:t>
+                <w:t xml:space="preserve">hal-02012688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Deformation Mechanisms in Silica Glass underneath an Indentation Imprint by Means of a Chemical Dissolution Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,402 +5957,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the modelling of elastic behaviour in a wiping-die bending process.</w:t>
               </w:r>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,103 +6459,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kutna Hora, Czech Republic. pp.53-60, </w:t>
@@ -6593,77 +6593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,64 +6714,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la plasticité des verres métalliques par méthode inverse : approches expérimentales et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,51 +6848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
@@ -7003,64 +7003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of plasticity in metallic glasses via reverse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Indentation Workshop 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7085,77 +7085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensitivity of flow in metallic glasses: Indentation and reverse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7193,51 +7193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par analyse du recouvrement d'empreintes de nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'indentation à la caractérisation des verres métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,51 +7799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’extrême localisation de la plasticité dans les verres métalliques par l’essai de compression diamétrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,51 +7956,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STYLUS FOR THREE-DIMENSIONAL SCANNING SYSTEM (71) Applicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,103 +8102,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8355,51 +8355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humerus Clausus : Navigation chirurgicale par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,51 +8612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>