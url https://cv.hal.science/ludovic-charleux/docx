--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -870,295 +870,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
+                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">C Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
+                <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954525v1</w:t>
+                <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charleux</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Roux</w:t>
+                <w:t xml:space="preserve">S. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gibus</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.144533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565000v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
@@ -1640,321 +1640,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Issack Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961037v1</w:t>
+                <w:t xml:space="preserve">hal-02484566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly coupled piezoelectric cantilevers for broadband vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 277, pp.115518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484566v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,516 +2025,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Indenter Tip Imperfection and Deformability on Analysing Instrumented Indentation Tests at Shallow Depths of Penetration on Stiff and Hard Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">L. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0267-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520783v1</w:t>
+                <w:t xml:space="preserve">hal-01508396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acme.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402022v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Hin</w:t>
+                <w:t xml:space="preserve">The Influence of Indenter Tip Imperfection and Deformability on Analysing Instrumented Indentation Tests at Shallow Depths of Penetration on Stiff and Hard Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Guin</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.1107-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0267-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508396v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
+                <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1896 / 160007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422890v1</w:t>
+                <w:t xml:space="preserve">hal-02402022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flax fibres viscoelastic behaviour at micro and nano scales</w:t>
               </w:r>
@@ -2826,77 +2826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASRI Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2nd AASRI Conference on Power and Energy Systems (PES) Dec 2013 South Korea, 7, pp.32-37. </w:t>
@@ -3068,90 +3068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic moduli of ZrCuAlNi bulk metallic glass from room temperature to complete crystallisation by in situ pulse-echo ultrasonic echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (1356), pp.851-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3340,51 +3340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of nanocomposites derived from zirconium based bulk amorphous alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation plasticity of amorphous and partially crystallized metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,51 +3726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Calibration of an Academic Refined Model for Industrial Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Liegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,535 +3971,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084977v1</w:t>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Morel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Elmo</w:t>
+                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280107v1</w:t>
+                <w:t xml:space="preserve">hal-03775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4521,483 +4547,457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780330v2</w:t>
+                <w:t xml:space="preserve">hal-04280107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a vibration energy harvester with two close resonant frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPW 2022 - IEEE Wireless Power Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.132-135, </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775628v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
               </w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5098,307 +5098,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790559v1</w:t>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+                <w:t xml:space="preserve">hal-03790559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,90 +5475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5609,51 +5609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Vibration Electret-Harvester with Optimized Curved Beam for Low-Frequency Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,90 +5730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Ksiksi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5957,277 +5957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
@@ -6252,107 +6252,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the modelling of elastic behaviour in a wiping-die bending process.</w:t>
               </w:r>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kutna Hora, Czech Republic. pp.53-60, </w:t>
@@ -6606,51 +6606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Indentation Workshop 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7111,51 +7111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Volland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'indentation à la caractérisation des verres métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,51 +7799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’extrême localisation de la plasticité dans les verres métalliques par l’essai de compression diamétrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,51 +7956,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STYLUS FOR THREE-DIMENSIONAL SCANNING SYSTEM (71) Applicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8355,51 +8355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humerus Clausus : Navigation chirurgicale par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,51 +8612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118852" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Guruprasad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0267-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Blandin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.12.180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JTSF0QG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Scott Macke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;o Payre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814169" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yamamoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04959206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>