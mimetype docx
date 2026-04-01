--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -1524,182 +1524,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+                <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Limoges, 2025, Visible Hors-Série, 9782842879181. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 2025, Saggi di Lexia, Ugo Volli; Massimo Leone; Guido Ferraro, 79-12-218-1612-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350521v1</w:t>
+                <w:t xml:space="preserve">hal-04909320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
+                <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Limoges, 2025, Visible Hors-Série, 9782842879181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04909320v1</w:t>
+                <w:t xml:space="preserve">hal-05350521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
               </w:r>
@@ -1827,51 +1827,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1930,544 +1930,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours graffés dans la ville : art urbain et stratégies de reféminisation de l’espace public en Euskal Herria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Alonso Carballés</w:t>
+                <w:t xml:space="preserve">Pour une sémiotique des mondes virtuels et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Châtenet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Aracne, pp.9-21, 2025, Saggi di Lexia, 979-12-218-1612-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395371v1</w:t>
+                <w:t xml:space="preserve">hal-04916543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sémiotique des mondes virtuels et numériques</w:t>
+                <w:t xml:space="preserve">Humains, milieu et société : des mythes à la diplomatie du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Caterino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, Aracne, pp.9-21, 2025, Saggi di Lexia, 979-12-218-1612-9</w:t>
+              <w:t xml:space="preserve">Le vivant comme effet de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17, 2025, PrimaLun@, 979-10-300-1227-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916543v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du jeu à la culture numérique, construire la Dark Souls-Sphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+                <w:t xml:space="preserve">Parcours graffés dans la ville : art urbain et stratégies de reféminisation de l’espace public en Euskal Herria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Alonso Carballés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Châtenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiovers, Pour une sémiotique des mondes virtuels et numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53136/97912218161299⟩</w:t>
+              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, pp.34-52, 2025, 9782842879181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909432v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanité paradoxale des graffitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du jeu à la culture numérique, construire la Dark Souls-Sphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
+              <w:t xml:space="preserve">Semiovers, Pour une sémiotique des mondes virtuels et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Aracne, pp.163-193, 2025, Saggi di Lexia, 979-12-218-1612-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53136/97912218161299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292866v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paretak Hizketan. Ecritures des conflits socio-culturels dans l'espace urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'urbanité paradoxale des graffitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémiotique &amp; écritures urbaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série, Université de Limoges, pp.83-88, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694125v1</w:t>
+                <w:t xml:space="preserve">hal-05292866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives : de l’image du vivant à la ressource commune</w:t>
+                <w:t xml:space="preserve">Paretak Hizketan. Ecritures des conflits socio-culturels dans l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierluigi Basso Fossali. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créativité sémiotique et institutions du sens : dans la dialectique entre l’individuel et le collectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PULIM, 2021, 978-2-84287-839-9</w:t>
+              <w:t xml:space="preserve">Sémiotique &amp; écritures urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.49-62, 2022, 978-2-85892-633-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607147v1</w:t>
+                <w:t xml:space="preserve">hal-03694125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences participatives : de l’image du vivant à la ressource commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierluigi Basso Fossali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité sémiotique et institutions du sens : dans la dialectique entre l’individuel et le collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, 2021, 978-2-84287-839-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2487,65 +2569,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Beyaert-Geslin; Ludovic Chatenet; Françoise Okala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, 2019, 978-2-84287-742-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2692,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.206896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Caterino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2021.180202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/90535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.31(2017).2625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2016.1130956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01148757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487680426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Thierry Giuliana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattozzi Alvise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218161299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.206896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Caterino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2021.180202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/90535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.31(2017).2625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2016.1130956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01148757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487680426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Thierry Giuliana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattozzi Alvise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218161299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>