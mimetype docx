--- v1 (2026-04-01)
+++ v2 (2026-05-18)
@@ -1524,182 +1524,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
+                <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Limoges, 2025, Visible Hors-Série, 9782842879181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909320v1</w:t>
+                <w:t xml:space="preserve">hal-05350521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+                <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 2025, Saggi di Lexia, Ugo Volli; Massimo Leone; Guido Ferraro, 79-12-218-1612-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350521v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments, (dé)monumentalisation : approches sémiotiques</w:t>
               </w:r>
@@ -1930,282 +1930,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sémiotique des mondes virtuels et numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+                <w:t xml:space="preserve">Parcours graffés dans la ville : art urbain et stratégies de reféminisation de l’espace public en Euskal Herria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Châtenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, pp.34-52, 2025, 9782842879181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/ebooks.1412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916543v1</w:t>
+                <w:t xml:space="preserve">hal-05395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humains, milieu et société : des mythes à la diplomatie du vivant</w:t>
+                <w:t xml:space="preserve">Pour une sémiotique des mondes virtuels et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelo Di Caterino</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Thierry Giuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivant comme effet de sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.17, 2025, PrimaLun@, 979-10-300-1227-9</w:t>
+              <w:t xml:space="preserve">Semiovers. Pour une sémiotique des mondes virtuels et numériques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Aracne, pp.9-21, 2025, Saggi di Lexia, 979-12-218-1612-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561067v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours graffés dans la ville : art urbain et stratégies de reféminisation de l’espace public en Euskal Herria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Alonso Carballés</w:t>
+                <w:t xml:space="preserve">Humains, milieu et société : des mythes à la diplomatie du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Châtenet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Caterino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le vivant comme effet de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.17, 2025, PrimaLun@, 979-10-300-1227-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/ebooks.1412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05395371v1</w:t>
+                <w:t xml:space="preserve">hal-05561067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jeu à la culture numérique, construire la Dark Souls-Sphère</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série, Université de Limoges, pp.83-88, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/ebooks.1390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292866v1</w:t>
@@ -2774,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.206896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Caterino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2021.180202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/90535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.31(2017).2625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2016.1130956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01148757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487680426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Thierry Giuliana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattozzi Alvise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218161299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2023.206896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Caterino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2021.180202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14649/90535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.31(2017).2625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2016.1130956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01148757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885487680426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162706004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Thierry Giuliana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattozzi Alvise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ch&#226;tenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/ebooks.1412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/97912218161299" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>