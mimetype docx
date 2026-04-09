--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -217,378 +217,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
+                <w:t xml:space="preserve">Representation Learning for Classification in Heterogeneous Graphs with Application to Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Aklil</w:t>
+                <w:t xml:space="preserve">Ludovic dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Girard</w:t>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.1 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3201603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324047v1</w:t>
+                <w:t xml:space="preserve">hal-01853928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial learning for modeling human motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-018-1594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation Learning for Classification in Heterogeneous Graphs with Application to Social Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Aklil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic dos Santos</w:t>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (5), pp.1 - 33. </w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3201603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853928v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux</w:t>
               </w:r>
@@ -685,494 +685,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential approaches for learning datum-wise sparse representations</w:t>
+                <w:t xml:space="preserve">Iterative Multi-Label Multi-Relational Classification Algorithm for Complex Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 89 (1-2), pp.87-122. </w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-012-5306-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13278-011-0034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747724v1</w:t>
+                <w:t xml:space="preserve">hal-01172456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Multi-Label Multi-Relational Classification Algorithm for Complex Social Networks</w:t>
+                <w:t xml:space="preserve">Sequential approaches for learning datum-wise sparse representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Peters</w:t>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.17-29. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1-2), pp.87-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-011-0034-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-012-5306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172456v1</w:t>
+                <w:t xml:space="preserve">hal-00747724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique de la propagation des étiquettes dans les réseaux sociaux multirelationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Probabilistic Latent Tensor Factorization Model for Link Pattern Prediction in Multi-relational Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/dn.15.1.79-99⟩</w:t>
+              <w:t xml:space="preserve">The Journal of China Universities of Posts and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1005-8885(11)60425-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357566v1</w:t>
+                <w:t xml:space="preserve">hal-01185466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Latent Tensor Factorization Model for Link Pattern Prediction in Multi-relational Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique de la propagation des étiquettes dans les réseaux sociaux multirelationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of China Universities of Posts and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.79--99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/dn.15.1.79-99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1005-8885(11)60425-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on INEX 2009</w:t>
               </w:r>
@@ -1654,226 +1654,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on the XML mining track at INEX 2007 categorization and clustering of XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P-J Pisella</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1394251.1394255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357575v1</w:t>
+                <w:t xml:space="preserve">hal-01172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the XML mining track at INEX 2007 categorization and clustering of XML documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (13), pp.5662--5662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172481v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraindividual comparative study of corneal and ocular wavefront aberrations after biaxial microincision versus coaxial small-incision cataract surgery</w:t>
               </w:r>
@@ -2851,217 +2851,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Véniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada. pp.12705-12716</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443872v1</w:t>
+                <w:t xml:space="preserve">hal-02063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada. pp.12705-12716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063698v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Memory Layers with Product Keys</w:t>
               </w:r>
@@ -3465,334 +3465,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Apprentissage de l'évolution langagière dans des communautés d'auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delasalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100672v1</w:t>
+                <w:t xml:space="preserve">hal-02074995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de l'évolution langagière dans des communautés d'auteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02074995v1</w:t>
+                <w:t xml:space="preserve">hal-02101404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101404v1</w:t>
+                <w:t xml:space="preserve">hal-02100672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t>
               </w:r>
@@ -4087,269 +4087,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Contardo</w:t>
+                <w:t xml:space="preserve">Multi-view Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.175-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691472v1</w:t>
+                <w:t xml:space="preserve">hal-02101339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Generative Adversarial Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Chen</w:t>
+                <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.28-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101339v1</w:t>
+                <w:t xml:space="preserve">hal-01691472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Action Selection for Budgeted Localization in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Aklil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4632,334 +4632,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential Cost-Sensitive Feature Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Contardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Neural Information Processing (ICONIP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874158v1</w:t>
+                <w:t xml:space="preserve">hal-01357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings for Completion and Prediction of Relationnal Multivariate Time-Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning - ESANN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Neural Information Processing (ICONIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.591-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357554v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Cost-Sensitive Feature Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Learning Embeddings for Completion and Prediction of Relationnal Multivariate Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning - ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357556v1</w:t>
+                <w:t xml:space="preserve">hal-01357554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint prediction of road-traffic and parking occupancy over a city with representation learning</w:t>
               </w:r>
@@ -5265,51 +5265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car-traffic forecasting: A representation learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,464 +5665,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequentially Generated Instance-Dependent Image Representations for Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Learning latent representations of nodes for classifying in heterogeneous social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations, ICLR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, New York City, United States. pp.373--382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556195.2556225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215181v1</w:t>
+                <w:t xml:space="preserve">hal-01212733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning latent representations of nodes for classifying in heterogeneous social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Sequentially Generated Instance-Dependent Image Representations for Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations, ICLR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212733v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequential Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning social network embeddings for predicting information diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRL 2015 - Workshop Deep Learning NIPS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, New York, United States. pp.393-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556195.2556216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357560v1</w:t>
+                <w:t xml:space="preserve">hal-01211783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning social network embeddings for predicting information diffusion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Sequential Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWRL 2015 - Workshop Deep Learning NIPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556195.2556216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211783v1</w:t>
+                <w:t xml:space="preserve">hal-01357560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Anonymization using Machine Learning</w:t>
               </w:r>
@@ -6206,251 +6206,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent factor blockmodel for modelling relational data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Classification dans les graphes hétérogénes basée sur une représentation latente des noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on IR Research, ECIR 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.85-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357563v1</w:t>
+                <w:t xml:space="preserve">hal-00823267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification dans les graphes hétérogénes basée sur une représentation latente des noeuds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Latent factor blockmodel for modelling relational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Conference on IR Research, ECIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Moscou, Russia. pp.447-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36973-5_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Information Diffusion in Social Networks using Content and User's Profiles</w:t>
               </w:r>
@@ -6655,295 +6655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting information diffusion on social networks with partial knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Najar</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement rapide pour des grands ensembles d'actions en utilisant des codes correcteurs d'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357568v1</w:t>
+                <w:t xml:space="preserve">hal-00736322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement rapide pour des grands ensembles d'actions en utilisant des codes correcteurs d'erreur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Predicting information diffusion on social networks with partial knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1197-1204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736322v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Localement Parcimonieuse par Méthodes Séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6975,278 +6975,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Reinforcement Learning with Large Action Sets Using Error-Correcting Output Codes for MDP Factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Link Prediction via Latent Factor Blockmodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.180-194, </w:t>
+              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.507-508, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33486-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747729v1</w:t>
+                <w:t xml:space="preserve">hal-00687014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Prediction via Latent Factor Blockmodel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Fast Reinforcement Learning with Large Action Sets Using Error-Correcting Output Codes for MDP Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.507-508, </w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. pp.180-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2187980.2188100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33486-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687014v1</w:t>
+                <w:t xml:space="preserve">hal-00747729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture Séquentielle de Documents pour la Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,572 +7291,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Annotation in Social Corpora using Multiple Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th ACM international conference on Information and knowledge management CIKM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.1215-1220, </w:t>
+              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dublin, Ireland. pp.411-423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2063576.2063752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20161-5_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286078v1</w:t>
+                <w:t xml:space="preserve">inria-00607185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dublin, Ireland. pp.411-423, </w:t>
+              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.375-390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20161-5_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00607185v1</w:t>
+                <w:t xml:space="preserve">hal-00772986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Classification and Annotation in Social Corpora using Multiple Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.375-390, </w:t>
+              <w:t xml:space="preserve">The 20th ACM international conference on Information and knowledge management CIKM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.1215-1220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2063576.2063752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772986v1</w:t>
+                <w:t xml:space="preserve">hal-01286078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.159-174</w:t>
+              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286082v1</w:t>
+                <w:t xml:space="preserve">hal-00687013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687013v1</w:t>
+                <w:t xml:space="preserve">hal-01286082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Link Prediction by Integrating Content and Structure Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link pattern prediction with tensor decomposition in multi-relational networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,204 +8014,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative annotation of multi-relational social networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2010 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.96--103</w:t>
+              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357569v1</w:t>
+                <w:t xml:space="preserve">hal-01292064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative annotation of multi-relational social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
+              <w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2010 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.96--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292064v1</w:t>
+                <w:t xml:space="preserve">hal-01357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'Ordonnancement pour l'Annotation Automatique d'Images dans les Réseaux Sociaux</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de Motifs Relationnels par Décomposition Tensorielle dans les Réseaux Sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,312 +8476,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2009 XML Mining Track: Clustering and Classification of XML Documents</w:t>
+                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richi Nayak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeetha Kutty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292038v1</w:t>
+                <w:t xml:space="preserve">hal-01298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the INEX 2009 XML Mining Track: Clustering and Classification of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeetha Kutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.366-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298008v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SICA : Simulated Iterative Classification - A new larning method for graph labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,343 +9326,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the XML Mining Track at INEX 2005 and INEX 2006, Categorization and Clustering of XML Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence Labelling with Reinforcement Learning and Ranking Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Vercoustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6_41⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Machine Learning, ECML 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.648-657, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00173420v1</w:t>
+                <w:t xml:space="preserve">hal-01336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Corpora Working Group Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Meyers</w:t>
+                <w:t xml:space="preserve">Nancy Ide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Shinyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The LAW, Linguistic Annotation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. pp.184-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Labelling with Reinforcement Learning and Ranking Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on the XML Mining Track at INEX 2005 and INEX 2006, Categorization and Clustering of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vercoustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Machine Learning, ECML 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.648-657, </w:t>
+              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.432-443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74958-5_64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336187v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00173420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web spam challenge track ii</w:t>
               </w:r>
@@ -9879,631 +9879,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335987v1</w:t>
+                <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.540-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357589v1</w:t>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+                <w:t xml:space="preserve">hal-01357589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML document mining challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gallinari</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357586v1</w:t>
+                <w:t xml:space="preserve">hal-01357590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XML document mining challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357590v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
               </w:r>
@@ -11098,51 +11098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la recherche d’information sur des documents structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,77 +11320,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning States Representations in POMDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11549,77 +11549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Learning for cold-start recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banff, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12438,77 +12438,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12526,77 +12526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12614,51 +12614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Relational Data via Latent Factor Blockmodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>