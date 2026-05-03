--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1286,265 +1286,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2008</w:t>
+                <w:t xml:space="preserve">Structured Prediction with Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Demartin</w:t>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1670598.1670603⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (2-3), pp.271-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-009-5140-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174277v1</w:t>
+                <w:t xml:space="preserve">hal-01172474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction with Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on INEX 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Demartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Maes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Khairun Nisa Fachry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77 (2-3), pp.271-301. </w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.17-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-009-5140-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1670598.1670603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172474v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Aspheric IOLs with Either Negative or No Spherical Aberrations</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,338 +2851,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada. pp.12705-12716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063698v1</w:t>
+                <w:t xml:space="preserve">hal-02443872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Large Memory Layers with Product Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc'Aurelio Ranzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada. pp.12705-12716</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443872v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Memory Layers with Product Keys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc'Aurelio Ranzato</w:t>
+                <w:t xml:space="preserve">Tom Véniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423249v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t>
               </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fader Networks: Manipulating Images by Sliding Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zeghidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fader Networks: Generating Image Variations by Sliding Attribute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zeghidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,351 +5138,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux.</w:t>
+                <w:t xml:space="preserve">WhichStreams: A Dynamic Approach for Focused Data Capture from Large Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.7-22</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Web and Social Media, ICWSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.130-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355405v1</w:t>
+                <w:t xml:space="preserve">hal-01355397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car-traffic forecasting: A representation learning approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+                <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MUD, Mining Urban Data 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357558v1</w:t>
+                <w:t xml:space="preserve">hal-01355405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WhichStreams: A Dynamic Approach for Focused Data Capture from Large Social Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Car-traffic forecasting: A representation learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Contardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Web and Social Media, ICWSM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.130-139</w:t>
+              <w:t xml:space="preserve">Workshop MUD, Mining Urban Data 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355397v1</w:t>
+                <w:t xml:space="preserve">hal-01357558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced Decision Trees</w:t>
               </w:r>
@@ -6655,239 +6655,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par renforcement rapide pour des grands ensembles d'actions en utilisant des codes correcteurs d'erreur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Predicting information diffusion on social networks with partial knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1197-1204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736322v1</w:t>
+                <w:t xml:space="preserve">hal-01357568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting information diffusion on social networks with partial knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Najar</w:t>
+                <w:t xml:space="preserve">Apprentissage par renforcement rapide pour des grands ensembles d'actions en utilisant des codes correcteurs d'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW'12 - The 21st International Conference on World Wide Web</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2187980.2188261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357568v1</w:t>
+                <w:t xml:space="preserve">hal-00736322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Localement Parcimonieuse par Méthodes Séquentielles</w:t>
               </w:r>
@@ -7291,542 +7291,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Classification and Annotation in Social Corpora using Multiple Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Dublin, Ireland. pp.411-423, </w:t>
+              <w:t xml:space="preserve">The 20th ACM international conference on Information and knowledge management CIKM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.1215-1220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20161-5_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2063576.2063752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00607185v1</w:t>
+                <w:t xml:space="preserve">hal-01286078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772986v1</w:t>
+                <w:t xml:space="preserve">hal-00687013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Annotation in Social Corpora using Multiple Relations</w:t>
+                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th ACM international conference on Information and knowledge management CIKM'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.159-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286078v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dublin, Ireland. pp.411-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20161-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687013v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00607185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.375-390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286082v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Link Prediction by Integrating Content and Structure Information</w:t>
               </w:r>
@@ -8014,848 +8014,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative annotation of multi-relational social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
+              <w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2010 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.96--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292064v1</w:t>
+                <w:t xml:space="preserve">hal-01357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative annotation of multi-relational social networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles d'Ordonnancement pour l'Annotation Automatique d'Images dans les Réseaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2010 International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.96--103</w:t>
+              <w:t xml:space="preserve">CORIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357569v1</w:t>
+                <w:t xml:space="preserve">hal-01292066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'Ordonnancement pour l'Annotation Automatique d'Images dans les Réseaux Sociaux</w:t>
+                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292066v1</w:t>
+                <w:t xml:space="preserve">hal-01292064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Motifs Relationnels par Décomposition Tensorielle dans les Réseaux Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">MADSPAM Consortium at the ECML/PKDD Discovery Challenge 2010 : 1st place for the English quality task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Reiso 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.51-58</w:t>
+              <w:t xml:space="preserve">ECML/PKDD Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288799v1</w:t>
+                <w:t xml:space="preserve">hal-01292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADSPAM Consortium at the ECML/PKDD Discovery Challenge 2010 : 1st place for the English quality task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+                <w:t xml:space="preserve">Prédiction de Motifs Relationnels par Décomposition Tensorielle dans les Réseaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ricard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Discovery Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop Reiso 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292059v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
+                <w:t xml:space="preserve">Overview of the INEX 2009 XML Mining Track: Clustering and Classification of XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+                <w:t xml:space="preserve">Sangeetha Kutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. pp.366-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298008v1</w:t>
+                <w:t xml:space="preserve">hal-01292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2009 XML Mining Track: Clustering and Classification of XML Documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
+                <w:t xml:space="preserve">SICA : Simulated Iterative Classification - A new larning method for graph labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_36⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.47-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04174-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292038v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SICA : Simulated Iterative Classification - A new larning method for graph labelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Peters</w:t>
+                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298020v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the xml mining classification track at inex 2009</w:t>
               </w:r>
@@ -9018,51 +9018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Reinforcement Learning to Structured Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,51 +9134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de conversion de documents semi-structures a partir d’exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Labelling with Reinforcement Learning and Ranking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9769,51 +9769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,470 +9879,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.540-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352081v1</w:t>
+                <w:t xml:space="preserve">hal-01335987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01335987v1</w:t>
+                <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+                <w:t xml:space="preserve">hal-01357589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XML document mining challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357589v1</w:t>
+                <w:t xml:space="preserve">hal-01357586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10371,139 +10358,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML document mining challenge</w:t>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gallinari</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357586v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
               </w:r>
@@ -11979,51 +11979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-Based Structure Mapping of XML Document Corpora: A Reinforcement Learning Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>