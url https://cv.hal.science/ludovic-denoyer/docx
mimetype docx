--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -217,378 +217,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation Learning for Classification in Heterogeneous Graphs with Application to Social Networks</w:t>
+                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic dos Santos</w:t>
+                <w:t xml:space="preserve">Nassim Aklil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3201603⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853928v1</w:t>
+                <w:t xml:space="preserve">hal-02324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial learning for modeling human motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-018-1594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Action Selection and Active Sensing for Budgeted Localization in Robot Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation Learning for Classification in Heterogeneous Graphs with Application to Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Girard</w:t>
+                <w:t xml:space="preserve">Ludovic dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (01), pp.109-127. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.1 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793351X18400068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3201603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324047v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux</w:t>
               </w:r>
@@ -685,261 +685,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Multi-Label Multi-Relational Classification Algorithm for Complex Social Networks</w:t>
+                <w:t xml:space="preserve">Sequential approaches for learning datum-wise sparse representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Peters</w:t>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.17-29. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1-2), pp.87-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-011-0034-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-012-5306-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172456v1</w:t>
+                <w:t xml:space="preserve">hal-00747724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential approaches for learning datum-wise sparse representations</w:t>
+                <w:t xml:space="preserve">Iterative Multi-Label Multi-Relational Classification Algorithm for Complex Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 89 (1-2), pp.87-122. </w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-012-5306-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13278-011-0034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747724v1</w:t>
+                <w:t xml:space="preserve">hal-01172456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Latent Tensor Factorization Model for Link Pattern Prediction in Multi-relational Networks</w:t>
               </w:r>
@@ -1042,51 +1042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique de la propagation des étiquettes dans les réseaux sociaux multirelationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,265 +1286,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction with Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Report on INEX 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Maes</w:t>
+                <w:t xml:space="preserve">Gianluca Demartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairun Nisa Fachry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-009-5140-8⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1670598.1670603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172474v1</w:t>
+                <w:t xml:space="preserve">hal-01174277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Demartin</w:t>
+                <w:t xml:space="preserve">Structured Prediction with Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (1), pp.17-36. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (2-3), pp.271-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1670598.1670603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-009-5140-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174277v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Aspheric IOLs with Either Negative or No Spherical Aberrations</w:t>
               </w:r>
@@ -1654,226 +1654,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the XML mining track at INEX 2007 categorization and clustering of XML documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Halfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J Pisella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (13), pp.5662--5662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172481v1</w:t>
+                <w:t xml:space="preserve">hal-01357575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corneal Incision Size on Corneal and Ocular Higher-Order Aberrations After Cataract Surgery: Microincision versus Small-Incision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on the XML mining track at INEX 2007 categorization and clustering of XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P-J Pisella</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1394251.1394255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357575v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraindividual comparative study of corneal and ocular wavefront aberrations after biaxial microincision versus coaxial small-incision cataract surgery</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,64 +2857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Object Segmentation by Redrawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2946,243 +2946,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Memory Layers with Product Keys</w:t>
+                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lample</w:t>
+                <w:t xml:space="preserve">Tom Véniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc'Aurelio Ranzato</w:t>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423249v1</w:t>
+                <w:t xml:space="preserve">hal-02063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Memory Layers with Product Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lample</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Véniat</w:t>
+                <w:t xml:space="preserve">Marc'Aurelio Ranzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063698v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de compréhension du besoin en information pour la RI conversationnelle</w:t>
               </w:r>
@@ -3465,334 +3465,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de l'évolution langagière dans des communautés d'auteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074995v1</w:t>
+                <w:t xml:space="preserve">hal-02100672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Chen</w:t>
+                <w:t xml:space="preserve">Apprentissage de l'évolution langagière dans des communautés d'auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delasalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème COnférence en Recherche d'Informations et Applications - CORIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101404v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring Style in Motion Capture Sequences with Adversarial Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">6th International Conference on Learning Representations (ICLR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100672v1</w:t>
+                <w:t xml:space="preserve">hal-02101404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning-driven Translation Model for Search-Oriented Conversational Systems</w:t>
               </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fader Networks: Manipulating Images by Sliding Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zeghidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,269 +4087,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Generative Adversarial Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Chen</w:t>
+                <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.28-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101339v1</w:t>
+                <w:t xml:space="preserve">hal-01691472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active-Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Contardo</w:t>
+                <w:t xml:space="preserve">Multi-view Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Automatic Selection, Configuration and Composition of Machine Learning Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.175-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71246-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691472v1</w:t>
+                <w:t xml:space="preserve">hal-02101339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Action Selection for Budgeted Localization in Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Aklil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fader Networks: Generating Image Variations by Sliding Attribute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lample</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Zeghidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,334 +4632,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Cost-Sensitive Feature Acquisition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Neural Information Processing (ICONIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.591-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357556v1</w:t>
+                <w:t xml:space="preserve">hal-01874158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Neural Networks for Adaptive Feature Acquisition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Learning Embeddings for Completion and Prediction of Relationnal Multivariate Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Neural Information Processing (ICONIP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning - ESANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46675-0_65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874158v1</w:t>
+                <w:t xml:space="preserve">hal-01357554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings for Completion and Prediction of Relationnal Multivariate Time-Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Sequential Cost-Sensitive Feature Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning - ESANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Belgium</w:t>
+              <w:t xml:space="preserve">IDA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357554v1</w:t>
+                <w:t xml:space="preserve">hal-01357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint prediction of road-traffic and parking occupancy over a city with representation learning</w:t>
               </w:r>
@@ -5138,351 +5138,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WhichStreams: A Dynamic Approach for Focused Data Capture from Large Social Media</w:t>
+                <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Web and Social Media, ICWSM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.130-139</w:t>
+              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355397v1</w:t>
+                <w:t xml:space="preserve">hal-01355405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage en temps réel pour la collecte d'information dans les réseaux sociaux.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Car-traffic forecasting: A representation learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Contardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.7-22</w:t>
+              <w:t xml:space="preserve">Workshop MUD, Mining Urban Data 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355405v1</w:t>
+                <w:t xml:space="preserve">hal-01357558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car-traffic forecasting: A representation learning approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baskiotis</w:t>
+                <w:t xml:space="preserve">WhichStreams: A Dynamic Approach for Focused Data Capture from Large Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MUD, Mining Urban Data 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Web and Social Media, ICWSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.130-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357558v1</w:t>
+                <w:t xml:space="preserve">hal-01355397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforced Decision Trees</w:t>
               </w:r>
@@ -5665,252 +5665,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning latent representations of nodes for classifying in heterogeneous social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Sequentially Generated Instance-Dependent Image Representations for Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations, ICLR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212733v1</w:t>
+                <w:t xml:space="preserve">hal-01215181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequentially Generated Instance-Dependent Image Representations for Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Learning latent representations of nodes for classifying in heterogeneous social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations, ICLR 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th ACM international conference on Web search and data mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, New York City, United States. pp.373--382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556195.2556225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215181v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning social network embeddings for predicting information diffusion</w:t>
               </w:r>
@@ -6206,251 +6206,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification dans les graphes hétérogénes basée sur une représentation latente des noeuds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jacob</w:t>
+                <w:t xml:space="preserve">Latent factor blockmodel for modelling relational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Conference on IR Research, ECIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Moscou, Russia. pp.447-458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36973-5_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823267v1</w:t>
+                <w:t xml:space="preserve">hal-01357563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent factor blockmodel for modelling relational data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Classification dans les graphes hétérogénes basée sur une représentation latente des noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on IR Research, ECIR 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.85-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01357563v1</w:t>
+                <w:t xml:space="preserve">hal-00823267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Information Diffusion in Social Networks using Content and User's Profiles</w:t>
               </w:r>
@@ -6765,77 +6765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement rapide pour des grands ensembles d'actions en utilisant des codes correcteurs d'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6873,77 +6873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Localement Parcimonieuse par Méthodes Séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7085,77 +7085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Reinforcement Learning with Large Action Sets Using Error-Correcting Output Codes for MDP Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture Séquentielle de Documents pour la Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,51 +7297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and Annotation in Social Corpora using Multiple Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,438 +7395,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dublin, Ireland. pp.411-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20161-5_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687013v1</w:t>
+                <w:t xml:space="preserve">inria-00607185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.375-390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286082v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Classification: A Sequential Reading Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Apprentissage des schemas de propagation dans les multi-graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Information Retrieval (ECIR 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d'Infomations et Applications - CORIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.159-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00607185v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datum-wise classification. A sequential Approach to sparsity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
+                <w:t xml:space="preserve">Prédiction de Liens Temporels en Intégrant les Informations de Contenu et de Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2011 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seconde conférence sur les Modèles et l′Analyse des Réseaux : Approches Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23780-5_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772986v1</w:t>
+                <w:t xml:space="preserve">hal-00687013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Link Prediction by Integrating Content and Structure Information</w:t>
               </w:r>
@@ -8020,51 +8020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative annotation of multi-relational social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8109,394 +8109,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'Ordonnancement pour l'Annotation Automatique d'Images dans les Réseaux Sociaux</w:t>
+                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292066v1</w:t>
+                <w:t xml:space="preserve">hal-01292064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ranking based Model for Automatic Annotation in a Social Network</w:t>
+                <w:t xml:space="preserve">Modèles d'Ordonnancement pour l'Annotation Automatique d'Images dans les Réseaux Sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International AAAI Conference on Weblogs and Social Media, ICWSM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Washington, DC, United States. pp.231-234</w:t>
+              <w:t xml:space="preserve">CORIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292064v1</w:t>
+                <w:t xml:space="preserve">hal-01292066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADSPAM Consortium at the ECML/PKDD Discovery Challenge 2010 : 1st place for the English quality task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+                <w:t xml:space="preserve">Prédiction de Motifs Relationnels par Décomposition Tensorielle dans les Réseaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ricard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Discovery Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Workshop Reiso 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292059v1</w:t>
+                <w:t xml:space="preserve">hal-01288799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Motifs Relationnels par Décomposition Tensorielle dans les Réseaux Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Gao</w:t>
+                <w:t xml:space="preserve">MADSPAM Consortium at the ECML/PKDD Discovery Challenge 2010 : 1st place for the English quality task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Reiso 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.51-58</w:t>
+              <w:t xml:space="preserve">ECML/PKDD Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288799v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the INEX 2009 XML Mining Track: Clustering and Classification of XML Documents</w:t>
               </w:r>
@@ -8610,252 +8610,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SICA : Simulated Iterative Classification - A new larning method for graph labelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Peters</w:t>
+                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298020v1</w:t>
+                <w:t xml:space="preserve">hal-01298008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPMC/LIP6 at ImageCLEFannotation 2009: Large Scale Visual Concept Detection and Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+                <w:t xml:space="preserve">SICA : Simulated Iterative Classification - A new larning method for graph labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF working notes 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.47-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04174-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298008v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the xml mining classification track at inex 2009</w:t>
               </w:r>
@@ -9018,51 +9018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Reinforcement Learning to Structured Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,51 +9134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de conversion de documents semi-structures a partir d’exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Labelling with Reinforcement Learning and Ranking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,488 +9642,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web spam challenge track ii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Davison</w:t>
+                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD Graph Labelling Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leizig, Germany. pp.854-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73499-4_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357581v1</w:t>
+                <w:t xml:space="preserve">hal-01336148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
+                <w:t xml:space="preserve">Web spam challenge track ii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML/PKDD Graph Labelling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73499-4_64⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01336148v1</w:t>
+                <w:t xml:space="preserve">hal-01357581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335987v1</w:t>
+                <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">XML Structure Mapping, Application to the PASCAL/INEX 2006 XML Document Mining Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.540-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
               </w:r>
@@ -10135,51 +10135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10211,125 +10211,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML document mining challenge</w:t>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Gallinari</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357586v1</w:t>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10358,152 +10371,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
+                <w:t xml:space="preserve">XML document mining challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation, 5th International Workshop of the Initiative for the Evaluation of XML Retrieval (INEX06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
               </w:r>
@@ -10673,260 +10673,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Multimedia Document Classification</w:t>
+                <w:t xml:space="preserve">A belief networks-based generative model for structured documents. An application to the XML categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Document Engeneering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/958220.958249⟩</w:t>
+              <w:t xml:space="preserve">MLDM 2003 - Third International Conference on Machine Learning and Data Mining in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Leipzig, Germany. pp.328-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45065-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357593v1</w:t>
+                <w:t xml:space="preserve">hal-01357594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A belief networks-based generative model for structured documents. An application to the XML categorization</w:t>
+                <w:t xml:space="preserve">Structured Multimedia Document Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLDM 2003 - Third International Conference on Machine Learning and Data Mining in Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45065-3_29⟩</w:t>
+              <w:t xml:space="preserve">ACM Document Engeneering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Grenoble, France. pp.153-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/958220.958249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01357594v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle statistique pour la classification de documents structurés</w:t>
               </w:r>
@@ -11098,51 +11098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour la recherche d’information sur des documents structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,77 +11320,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning States Representations in POMDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11549,77 +11549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Learning for cold-start recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banff, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11859,51 +11859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEEDINGS OF THE GRAPH LABELLING WORKSHOP AND WEB SPAM CHALLENGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,51 +11979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-Based Structure Mapping of XML Document Corpora: A Reinforcement Learning Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12438,77 +12438,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Data Generation Without View Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12526,77 +12526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Learning Approach to One-Step Active Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Contardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12871,51 +12871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delasalles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ziat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1291-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Aklil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X18400068" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1594-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201603" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisselbrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.2-3.39-58" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5306-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-011-0034-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1005-8885(11)60425-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.15.1.79-99" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53EF0999A19397107CB1F657E12300AC9ACC8FF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Douce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Nisa Fachry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1670598.1670603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-009-5140-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denoyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Halfon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Majzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2008.11.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Halfon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J Pisella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1394251.1394255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.137067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAD6BED4D24DF4A0F81B8F804F0136E9DD55DDB0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1147197.1147210" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2004.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49MZ13M0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503465v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cribier-Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Puget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02443872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lample" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sablayrolles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc'Aurelio Ranzato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02150653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Aissa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36718-3_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02002991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Contardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71246-8_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297513v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.80" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_65" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lagnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556225" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060592v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Maag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2014.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_38" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3DRR4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881524v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36973-5_7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dolog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357567v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188100" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33486-3_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063752" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607185v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20161-5_41" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772986v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23780-5_34" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063744" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2011.5949306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeetha Kutty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_36" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Chellapilla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CNT1RGD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GQXRPR03-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74958-5_64" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meyers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shinyama" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vercoustre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_41" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Davison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JGLS951Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallinari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_29" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4S39TH8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen-Trang Vu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357598v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357599v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zaragoza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357559v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305048v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22613-7_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54B1D1670A4435E12EC19265D7F4F99BC2BECE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75171-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Candillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-162-9.ch009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>