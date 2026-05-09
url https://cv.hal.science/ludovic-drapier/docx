--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Drapier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique de la vallée de la Sélune au prisme de la géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Cristian Micu, Laurent Carozza, Albane Burens-Carozza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection paysage et environnement, Presses Universitaires du Midi, pp.53-84, 2024, Collection paysage et environnement, 978-2-8107-1271-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Involve Stakeholders in River Restoration Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bertrand morandi; marylise cottet; hervé piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781119409984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de projets de démantèlement d’obstacles en travers en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démanteler les barrages pour restaurer les cours d'eau. Controverses et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’eau en ville à l’ère des Solutions fondées sur la Nature. L'exemple de l'Eurométropole de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville : aménités et fragilités des zones humides urbaines du Nord et des Suds face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour les risques liés à l'eau : de la théorie à la pratique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagements et Biodiversité des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions as the product of climate & biodiversity policy integration? A comparison between France & the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshops on Public Policy, Panel W05 - Climate Policy Integration at stake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2022, Budapest (Hungary), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalar gaps of Nature-based Solutions. From international arenas to local implementation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions from theory to practice : comparing France & the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Mondial de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Water Council, Mar 2022, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géo-historique du plus grand projet de démantèlement de barrages en Europe : réflexions à partir de la notion de cycle hydrosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Géohistoire des zones humides d’ici et d’ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'histoire des zones humides, Jun 2019, Tulcea, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring rivers. An opportunity to (re) connect residents and their daily environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, NEW ORLEANS, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information sharing with residents in dam removal: questioning the institutional framework in France and in the USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydrosocial heritages produced by hydrosocial territories in understanding environmental conflicts: The case of Sélune dam removals (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.251484862311792. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/25148486231179293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les solutions fondées sur la nature aux politiques de gestion des risques liés à l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité comme solution au changement climatique ? Énoncés et coalitions autour des solutions fondées sur la nature au congrès mondial de l’UICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités et enjeux de l’appropriation par les Agences de l’eau du concept de solutions fondées sur la nature appliqué à la gestion de l’eau : le cas de l’Agence de l’eau Rhône-Méditerranée-Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETWORKS, COALITIONS AND THE CONTESTATION OF DAM REMOVAL ACROSS POLITICAL AND INSTITUTIONAL SCALES IN FRANCE AND NEW ENGLAND (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Magilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Sneddon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.246-267. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, Coalitions and the Contestation of Dam Removal Across Political and Institutional Scales in France and New England (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Magilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Sneddon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre désir de nature et peur de l’abandon : quelles attentes paysagères après l’arasement des barrages hydroélectriques de la Sélune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysages de l’eau, 20, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique environnementale et territoire : le démantèlement des ouvrages hydrauliques en France à l’épreuve du modèle nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 722 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.722.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centring fish agency in coastal dam removal and river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottschalk-Druschke Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lundberg Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hychka, Kristen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des collectifs et projets de territoire : La Sélune après les barrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine Normandie (AESN). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique de la rivière Sélune. Paysage, usages, représentations [Rapport N°2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins versants maralpins face au changement: tempête Alex, changement climatique et pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Adnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SFN pour la gestion de l’eau sur le bassin RMC ? Le point de vue de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webcafé Innov-Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique comparée du démantèlement des seuils et des barrages sur les deux rives de l'Atlantique : projet écologique, politiques publiques et riverains (Sélune, Orne, Musconetcong, Wood-Pawcatuck, Mousam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Est, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02519110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ludovic Drapier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique de la vallée de la Sélune au prisme de la géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Cristian Micu, Laurent Carozza, Albane Burens-Carozza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection paysage et environnement, Presses Universitaires du Midi, pp.53-84, 2024, Collection paysage et environnement, 978-2-8107-1271-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Better Involve Stakeholders in River Restoration Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bertrand morandi; marylise cottet; hervé piégay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2021, 9781119409984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119410010.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de projets de démantèlement d’obstacles en travers en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démanteler les barrages pour restaurer les cours d'eau. Controverses et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner l’eau en ville à l’ère des Solutions fondées sur la Nature. L'exemple de l'Eurométropole de Strasbourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau dans la ville : aménités et fragilités des zones humides urbaines du Nord et des Suds face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour les risques liés à l'eau : de la théorie à la pratique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagements et Biodiversité des cours d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions as the product of climate & biodiversity policy integration? A comparison between France & the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshops on Public Policy, Panel W05 - Climate Policy Integration at stake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Public Policy Association (IPPA), Jun 2022, Budapest (Hungary), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scalar gaps of Nature-based Solutions. From international arenas to local implementation in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-based solutions from theory to practice : comparing France & the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Mondial de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Water Council, Mar 2022, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géo-historique du plus grand projet de démantèlement de barrages en Europe : réflexions à partir de la notion de cycle hydrosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Beauchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Géohistoire des zones humides d’ici et d’ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'histoire des zones humides, Jun 2019, Tulcea, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring rivers. An opportunity to (re) connect residents and their daily environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAG, Apr 2018, NEW ORLEANS, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information sharing with residents in dam removal: questioning the institutional framework in France and in the USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration des collectifs et projets de territoire : La Sélune après les barrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine Normandie (AESN). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration écologique de la rivière Sélune. Paysage, usages, représentations [Rapport N°2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités et enjeux de l’appropriation par les Agences de l’eau du concept de solutions fondées sur la nature appliqué à la gestion de l’eau : le cas de l’Agence de l’eau Rhône-Méditerranée-Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité comme solution au changement climatique ? Énoncés et coalitions autour des solutions fondées sur la nature au congrès mondial de l’UICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les solutions fondées sur la nature aux politiques de gestion des risques liés à l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydrosocial heritages produced by hydrosocial territories in understanding environmental conflicts: The case of Sélune dam removals (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.251484862311792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/25148486231179293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETWORKS, COALITIONS AND THE CONTESTATION OF DAM REMOVAL ACROSS POLITICAL AND INSTITUTIONAL SCALES IN FRANCE AND NEW ENGLAND (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Magilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Sneddon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.246-267. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks, Coalitions and the Contestation of Dam Removal Across Political and Institutional Scales in France and New England (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Magilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Sneddon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00167428.2021.1953382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre désir de nature et peur de l’abandon : quelles attentes paysagères après l’arasement des barrages hydroélectriques de la Sélune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paysages de l’eau, 20, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique environnementale et territoire : le démantèlement des ouvrages hydrauliques en France à l’épreuve du modèle nord-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 722 (4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.722.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centring fish agency in coastal dam removal and river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottschalk-Druschke Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lundberg Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hychka, Kristen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins versants maralpins face au changement: tempête Alex, changement climatique et pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Vayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriel Adnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SFN pour la gestion de l’eau sur le bassin RMC ? Le point de vue de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webcafé Innov-Actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique comparée du démantèlement des seuils et des barrages sur les deux rives de l'Atlantique : projet écologique, politiques publiques et riverains (Sélune, Orne, Musconetcong, Wood-Pawcatuck, Mousam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Est, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02519110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486231179293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22788" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Magilligan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sneddon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167428.2021.1953382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.722.0339" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottschalk-Druschke Caroline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lundberg Emma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hychka, Kristen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leclair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leclair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486231179293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Magilligan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sneddon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167428.2021.1953382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.722.0339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottschalk-Druschke Caroline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lundberg Emma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hychka, Kristen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>